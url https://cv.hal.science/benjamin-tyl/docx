--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2851,580 +2851,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t>
+                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144404v1</w:t>
+                <w:t xml:space="preserve">hal-01221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
+                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01221707v1</w:t>
+                <w:t xml:space="preserve">hal-01300521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+              <w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300521v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188806v1</w:t>
+                <w:t xml:space="preserve">hal-01186356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01186356v1</w:t>
+                <w:t xml:space="preserve">hal-01144404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t>
               </w:r>
@@ -3741,364 +3741,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A method to select best nuggets from eco-innovation sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.647-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951722v1</w:t>
+                <w:t xml:space="preserve">hal-00951727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to select best nuggets from eco-innovation sessions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.647-654</w:t>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951727v1</w:t>
+                <w:t xml:space="preserve">hal-00912446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
+              <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912446v1</w:t>
+                <w:t xml:space="preserve">hal-00951722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de créativité pour la génération d'éco-innovations</w:t>
               </w:r>
@@ -4929,239 +4929,318 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SustainLives - Analyse de la soutenabilité de modes de conception par les initiatives locales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthèse : Sobriété, du territoire à la conception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">PRC 20.4, EcoSD Network; Ademe. 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">APESA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03820622v1</w:t>
+                <w:t xml:space="preserve">hal-05578308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">SustainLives - Analyse de la soutenabilité de modes de conception par les initiatives locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Rio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">PRC 20.4, EcoSD Network; Ademe. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Territoires et réparation - La recyclerie du futur - Living labs de la réutilisation et de la reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5171,100 +5250,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la créativité dans les processus d'éco-innovation - Proposition de l'outil EcoASIT pour favoriser l'éco-idéation de systèmes durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00662434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5274,51 +5353,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus collectifs et démocratiques mis en œuvre au sein des sociétés citoyennes de production d'énergie renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5340,65 +5419,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId110"/>
+      <w:footerReference w:type="default" r:id="rId111"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5545,51 +5624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>