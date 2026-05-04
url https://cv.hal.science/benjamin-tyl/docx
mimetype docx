--- v1 (2026-04-12)
+++ v2 (2026-05-04)
@@ -66,1184 +66,1470 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
+                <w:t xml:space="preserve">Entre approche critique et opérationnelle, quelle dialectique ? Retour sur le rôle d’agent intermédiaire de la géographie politique de l’énergie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Rio</w:t>
+                <w:t xml:space="preserve">Romain Carrausse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Aublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 57 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1650g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05395641v1</w:t>
+                <w:t xml:space="preserve">hal-05610357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Local Business Model Development for Regional Circular Textile Transition in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aligning eco-design methods with makers' approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+                <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fashion Practice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (1), pp.6-33. </w:t>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 101, pp.101362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17569370.2020.1716546⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2025.101362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03099367v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05395641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t>
+                <w:t xml:space="preserve">Les politiques publiques de soutien aux « communautés énergétiques » : une instrumentalisation de la notion de citoyenneté ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Sirina</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Rohmer</w:t>
+                <w:t xml:space="preserve">Armelle Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Johan Leseurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Socio-économie écologique et dynamiques territoriales, 14, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/developpementdurable.22286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270890v1</w:t>
+                <w:t xml:space="preserve">hal-05596166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework for the integration of the conviviality concept in the design process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The hidden face of the value in eco-design tools : Theoretical basis of an essential concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Gomez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Production and Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31, pp.794-804. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.spc.2022.03.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981458v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research directions in eco-innovation: a French perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">Exploring Local Business Model Development for Regional Circular Textile Transition in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12008-016-0332-5⟩</w:t>
+              <w:t xml:space="preserve">Fashion Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.6-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17569370.2020.1716546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01446062v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03099367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+                <w:t xml:space="preserve">Conceptual model of local value creation applied to forest management in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Sirina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junbeum Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Millet</w:t>
+                <w:t xml:space="preserve">Johan Leseurre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/proj.014.0023⟩</w:t>
+              <w:t xml:space="preserve">Canadian Journal of Forest Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (4), pp.360-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjfr-2017-0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01383628v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02270890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The integration of a stakeholder perspective into the front end of eco-innovation: a practical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework for the integration of the conviviality concept in the design process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 108, pp.543-557. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2018, 197, pp.1766-1777</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01218460v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of ideation mechanisms used in eco-innovation tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Research directions in eco-innovation: a French perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09544828.2014.992772⟩</w:t>
+              <w:t xml:space="preserve">International Journal on Interactive Design and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10 (3), pp.309-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12008-016-0332-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01113977v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01446062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+                <w:t xml:space="preserve">A cognitive approach to complement support practices for the maturation of eco-innovations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t>
+              <w:t xml:space="preserve">Projectics / Proyéctica / Projectique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 14, pp. 23-39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/proj.014.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251846v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01383628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The integration of a stakeholder perspective into the front end of eco-innovation: a practical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.543-557. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2015.07.145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01218460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A comparative study of ideation mechanisms used in eco-innovation tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10-12), pp.325-345. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09544828.2014.992772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01113977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using eco-design tools: An overview of experts' practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Mahut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Design Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.destud.2012.10.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251846v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Créativité en éco-innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Falchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.IN206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1253,3312 +1539,3312 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus collectifs et démocratiques mis en œuvre au sein des sociétés citoyennes de production d'énergie renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communautés énergétiques, autoproduction, autoconsommation : cadrages, pratiques et outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Conférence numérique, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of an eco-innovation toolbox to stimulate design teams: a case of interior design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th CIRP Life Cycle Engineering (LCE) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Grenoble, France. pp.334-338, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2020.01.105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to evaluate eco-innovative concepts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Developing hybrid business models in the reuse and repair sector: a case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101378v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living labs to develop reuse and repair workshops in territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to evaluate eco-innovative concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16ème Colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037239v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02101378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing hybrid business models in the reuse and repair sector: a case study</w:t>
+                <w:t xml:space="preserve">Living labs to develop reuse and repair workshops in territories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cyril Baldacchino</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03037236v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'une boîte à outils d'éco-idéation pour aider à la génération d'idées éco-innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème Congrès avniR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to select appropriate stimulation mechanisms to perform and eco-ideation session ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the ALIENNOR Platform Supports the Identification of Eco-Ideation Stimulation Mechanisms During an Eco-Ideation Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th IFIP International Conference on Product Lifecycle Management (PLM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Turin, Italy. pp.543-553, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-01614-2_50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01960799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a supportive eco-innovation platform based on eco-ideation stimulation mechanisms and base of eco-innovation cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. pp.2705 - 2714, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21278/idc.2018.0454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial repair networks for sustainable production and consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Sustainability Transition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design in the puppet worlds. A co-learning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Postel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaèle Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DESIGN 2018 : The 15th International Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21278/idc.2018.0452⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01906512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is this system eco-innovative? A case-based workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21th International Conference on Engineering Design ICED17</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01527681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dialogical Approach to increase &amp;quot; Matching &amp;quot; Efficiency before Collaborative Business Model Processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Faham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñaki Garagorri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVII ISPIM Innovation Conference – Blending Tomorrow's Innovation Vintage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial and institutional views on eco-innovation: synthesis of the round table</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Yannou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EcoSD annual workshop 2015 on "The challenges of eco-innovation: From eco-ideation toward sustainable business models"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EcoSD, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01448805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESM approach: 8 mechanisms to efficiently support eco-ideation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Design Conference- Design 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Dubrovnik, Croatia. pp.1165-1174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
+                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221707v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
+                <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.155-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01300521v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01188806v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
+              <w:t xml:space="preserve">7th International Conference on Life Cycle Management - LCM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186356v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01188806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenola Bertoluci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Leroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th International Design Conference - DESIGN 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp.1501-1510</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01144352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring stakeholders-centred tools to improve the maturation of the front-end of eco-innovation process (FEEI)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Dubrovnik, Croatia. pp. 1671-1681, ISSN 1847-9073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le développement d’un jeu d’indicateurs de création de valeur locale pour la gestion des forêts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Srina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Rohmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Interdisciplinaire sur l’Ecologie Industrielle et Territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A method to select best nuggets from eco-innovation sessions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.647-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CONFERE 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00912446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00951722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de créativité pour la génération d'éco-innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur l'Analyse du Cycle de Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp. 39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t>
+                <w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Design Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp. 93-104, ISBN 978-3-642-15972-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546163v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t>
+                <w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ranvier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Conference 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ISBN: 978-2-8178-0168-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00546166v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach in the development of a creative method to stimulate sustainable innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Thailand. pp.754-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00444039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4568,124 +4854,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value creation, proximities… toward a dynamic definition of the system for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Cleaner Production and sustainable consumption Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Sitgès, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4695,137 +4981,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éco-innover à l’aide de méso Mécanismes de Stimulation d’Éco-idéation (MSE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AG6785 v1, https://www.techniques-ingenieur.fr/base-documentaire/innovation-th10/eco-conception-concepts-et-methodes-42566210/eco-innover-a-l-aide-de-meso-mecanismes-de-stimulation-d-eco-ideation-mse-ag6785/, 2017, Innovation-Eco-conception et innovation responsable</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01719669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4835,117 +5121,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grille d'analyse des projets de recherches participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Aublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brèteau-Amores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05416921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4955,292 +5241,292 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse : Sobriété, du territoire à la conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">APESA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SustainLives - Analyse de la soutenabilité de modes de conception par les initiatives locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Rio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PRC 20.4, EcoSD Network; Ademe. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03820622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territoires et réparation - La recyclerie du futur - Living labs de la réutilisation et de la reconception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5250,100 +5536,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport de la créativité dans les processus d'éco-innovation - Proposition de l'outil EcoASIT pour favoriser l'éco-idéation de systèmes durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique [physics.med-ph]. Université Sciences et Technologies - Bordeaux I, 2011. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00662434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5353,131 +5639,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus collectifs et démocratiques mis en œuvre au sein des sociétés citoyennes de production d'énergie renouvelable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03576516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId111"/>
+      <w:footerReference w:type="default" r:id="rId118"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5624,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578308v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>