--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -1733,523 +1733,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02879684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing hybrid business models in the reuse and repair sector: a case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A framework to evaluate eco-innovative concepts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">16ème Colloque national S-mart/AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037236v1</w:t>
+                <w:t xml:space="preserve">hal-02101378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A framework to evaluate eco-innovative concepts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Living labs to develop reuse and repair workshops in territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Colloque national S-mart/AIP-PRIMECA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Les Karellis, France</w:t>
+              <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02101378v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03037239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living labs to develop reuse and repair workshops in territories</w:t>
+                <w:t xml:space="preserve">Developing hybrid business models in the reuse and repair sector: a case study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Allais</w:t>
+                <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Product Lifetimes and the Environment (PLATE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03037239v1</w:t>
+                <w:t xml:space="preserve">hal-03037236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d'une boîte à outils d'éco-idéation pour aider à la génération d'idées éco-innovantes</w:t>
+                <w:t xml:space="preserve">How to select appropriate stimulation mechanisms to perform and eco-ideation session ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Congrès avniR</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Asq, France</w:t>
+              <w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01960907v1</w:t>
+                <w:t xml:space="preserve">hal-01787789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to select appropriate stimulation mechanisms to perform and eco-ideation session ?</w:t>
+                <w:t xml:space="preserve">Développement d'une boîte à outils d'éco-idéation pour aider à la génération d'idées éco-innovantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Baldacchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pialot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Cuong Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Design Conference - DESIGN 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">8ème Congrès avniR</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Villeneuve d’Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01787789v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01960907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How the ALIENNOR Platform Supports the Identification of Eco-Ideation Stimulation Mechanisms During an Eco-Ideation Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2335,51 +2335,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a supportive eco-innovation platform based on eco-ideation stimulation mechanisms and base of eco-innovation cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Cuong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2465,51 +2465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial repair networks for sustainable production and consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2560,51 +2560,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design in the puppet worlds. A co-learning process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3137,364 +3137,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01787115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
+                <w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Cluzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
+              <w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01300521v1</w:t>
+                <w:t xml:space="preserve">hal-01144404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local Value Creation and Eco-design: A New Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iban Lizarralde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Industrial Product-Service Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Saint-Etienne, France. pp.155-160, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards synergies between local repairers, citizens, designers, and public actors: the REVALUE project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Allais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gobert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy M.P. Bocken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharon Prendeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
+              <w:t xml:space="preserve">Global Cleaner Production &amp; Sustainable Consumption Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Stiges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01186356v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01300521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New research opportunities in eco-innovation from two years of collaborative research projects</w:t>
               </w:r>
@@ -3582,135 +3582,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation environnementale des idées en phase amont : un défi pour les équipes de conception</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental evaluation of ideas in early phases: a challenging issue for design teams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yann Leroy</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Cluzel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14ème colloque national AIP-Priméca</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, La Plagne, France. pp.62-67</w:t>
+              <w:t xml:space="preserve">The 20th International Conference on Engineering Design (ICED 15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Milan, Italy. pp.117-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01144404v1</w:t>
+                <w:t xml:space="preserve">hal-01186356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eco-design vs. eco-innovation: an industrial survey</w:t>
               </w:r>
@@ -4027,364 +4027,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02873873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A method to select best nuggets from eco-innovation sessions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Tyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Legardeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flore Vallet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.647-654</w:t>
+              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951727v1</w:t>
+                <w:t xml:space="preserve">hal-00951722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Real</w:t>
+                <w:t xml:space="preserve">A method to select best nuggets from eco-innovation sessions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Eynard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONFERE 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
+              <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.647-654</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00912446v1</w:t>
+                <w:t xml:space="preserve">hal-00951727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of the creativity tool ASIT to support eco-ideation phases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HOW TO FACILITATE THE DEVELOPMENT OF ECO-INNOVATIVE STAKEHOLDER SYSTEMS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iban Lizarralde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Intelligent Manufacturing International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Libon, Portugal. pp.437-443, ISBN 9781138000469</w:t>
+              <w:t xml:space="preserve">CONFERE 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00951722v1</w:t>
+                <w:t xml:space="preserve">hal-00912446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un outil de créativité pour la génération d'éco-innovations</w:t>
               </w:r>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Baldacchino</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International sur l'Analyse du Cycle de Vie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lille, France. pp. 39-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4459,277 +4459,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00732552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t>
+                <w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Ranvier</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flore Vallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Design Conference 2010</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France. pp.ISBN: 978-2-8178-0168-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546166v1</w:t>
+                <w:t xml:space="preserve">hal-00546163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stimulate creative ideas generation for eco-innovation: an experimentation to compare eco-design and creativity tools</w:t>
+                <w:t xml:space="preserve">A New Approach for the development of a Creative Method to Stimulate Responsible Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Legardeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Flore Vallet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Falchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDMME-Virtual Concept</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Design Conference 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Nantes, France. pp. 93-104, ISBN 978-3-642-15972-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-15973-2_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546163v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new approach in the development of a creative method to stimulate sustainable innovation</w:t>
               </w:r>
@@ -4767,51 +4767,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Falchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Ranvier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Green and Sustainable Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, Thailand. pp.754-759</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4868,51 +4868,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value creation, proximities… toward a dynamic definition of the system for sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5439,51 +5439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gobert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Tyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Allais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José-Frédéric Deroubaix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5910,51 +5910,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610357v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Carrausse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Tyl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Aublet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1650g" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395641v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Rio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2025.101362" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Gomez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.22286" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595372v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2022.03.025" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099367v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Real" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iban Lizarralde" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17569370.2020.1716546" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02270890v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sirina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junbeum Kim" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Leseurre" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfr-2017-0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981458v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01446062v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Vallet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Cluzel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leroy" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12008-016-0332-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383628v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Legardeur" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Millet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/proj.014.0023" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218460v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy M.P. Bocken" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2015.07.145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PFNLQCKQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113977v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09544828.2014.992772" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Eynard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Mahut" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.destud.2012.10.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762516v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Falchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037247v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pottier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879684v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.01.105" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101378v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037239v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Allais" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037236v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Baldacchino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787789v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pialot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960907v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Cuong Pham" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01960799v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Eynard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01614-2_50" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787806v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0454" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906486v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gobert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01906512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Postel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#232;le Fleury" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21278/idc.2018.0452" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527681v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332579v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Faham" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Daniel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Garagorri" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01448805v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Yannou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01787115v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144404v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221707v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.024" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon Prendeville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188806v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186356v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01144352v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bertoluci" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004798v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02873873v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Srina" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951727v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00912446v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00732552v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546163v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546166v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Ranvier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-15973-2_10" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-1WQL9JK8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00444039v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02968277v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01719669v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05416921v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Br&#232;teau-Amores" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578308v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820622v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03084771v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;-Fr&#233;d&#233;ric Deroubaix" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00662434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03576516v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>