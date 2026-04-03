--- v0 (2026-03-13)
+++ v1 (2026-04-03)
@@ -100,161 +100,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
+                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Sebia</w:t>
+                <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+                <w:t xml:space="preserve">Rodolfo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Bernard Cosyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Nov 27, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744271v2</w:t>
+                <w:t xml:space="preserve">hal-05391236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of subchronic exposure to chlordecone in mice</w:t>
               </w:r>
@@ -292,989 +292,989 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muris Humo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.103334. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuro.2025.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">anses-05327793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical Characteristics, Management and Outcomes of Enterococcal Infective Endocarditis: An Ancillary Study from the ESC-EORP EURO-ENDO Registry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Citro</w:t>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cosyns</w:t>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, Nov 27, pp.qcaf145. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05391236v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
+                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Richin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
+                <w:t xml:space="preserve">Guillaume Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137833v1</w:t>
+                <w:t xml:space="preserve">hal-05113043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcy</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113043v1</w:t>
+                <w:t xml:space="preserve">hal-04744271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528862v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763124v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+                <w:t xml:space="preserve">Ronan Depoortere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.103497. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 26 (6), pp.1127-1128. </w:t>
@@ -1312,90 +1312,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,103 +1446,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 16, </w:t>
@@ -1574,364 +1574,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Colom</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+                <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élise Levigoureux</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407557v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1976,753 +1976,753 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radu Bolbos</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490240v1</w:t>
+                <w:t xml:space="preserve">hal-03160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160675v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160651v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Emery</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Courault</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+                <w:t xml:space="preserve">hal-03490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 12, pp.255. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2756,103 +2756,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.3108-3119. </w:t>
@@ -2890,77 +2890,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Villien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3024,103 +3024,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Fieux</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
@@ -3158,103 +3158,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iuliia Karpenko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
@@ -3458,90 +3458,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3691,103 +3691,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A biased agonists induce different hemodynamic responses, a pharmacological MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
@@ -3900,51 +3900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muris Humo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -3998,51 +3998,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuroimagerie TEP-IRM pour l'exploration de l'agonisme des récepteurs 5-HT1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Lyon, 2017. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4238,51 +4238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>