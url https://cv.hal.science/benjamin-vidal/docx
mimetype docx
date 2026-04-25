--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -183,614 +183,614 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, Nov 27, pp.qcaf145. </w:t>
+              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05391236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of subchronic exposure to chlordecone in mice</w:t>
+                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johann Vulin</w:t>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Duret</w:t>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muris Humo</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NeuroToxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111, pp.103334. </w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuro.2025.103334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-05327793v1</w:t>
+                <w:t xml:space="preserve">hal-04744271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
+                <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of subchronic exposure to chlordecone in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violette Richin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Johann Vulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Duret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muris Humo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">NeuroToxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111, pp.103334. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuro.2025.103334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137833v1</w:t>
+                <w:t xml:space="preserve">anses-05327793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
+                <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+                <w:t xml:space="preserve">Violette Richin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Droguerre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Vidal</w:t>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Marcy</w:t>
+                <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05113043v1</w:t>
+                <w:t xml:space="preserve">hal-05137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Sebia</w:t>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">Guillaume Marcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744271v2</w:t>
+                <w:t xml:space="preserve">hal-05113043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
               </w:r>
@@ -923,64 +923,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1070,51 +1070,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Depoortere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1325,77 +1325,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1446,77 +1446,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1619,51 +1619,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Levigoureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Chaib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1861,77 +1861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Venet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1976,697 +1976,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
+                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Hamon</w:t>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160675v1</w:t>
+                <w:t xml:space="preserve">hal-03490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zacharie Irace</w:t>
+                <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inés Mérida</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160651v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160725v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035781v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03490240v1</w:t>
+                <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
               </w:r>
@@ -2795,64 +2795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (7), pp.3108-3119. </w:t>
@@ -3076,51 +3076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Colom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Brain Structure and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
@@ -3210,51 +3210,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Liger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
@@ -3397,434 +3397,574 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484762v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional studies of neuron-astrocyte interactions in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A biased agonists induce different hemodynamic responses, a pharmacological MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Bolbos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Redouté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3834,147 +3974,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of chronic exposure to chlordecone in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Dure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muris Humo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3984,114 +4124,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuroimagerie TEP-IRM pour l'exploration de l'agonisme des récepteurs 5-HT1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Lyon, 2017. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2017LYSE1235⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01891070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId125"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4238,51 +4378,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>