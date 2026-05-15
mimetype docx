--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -66,329 +66,329 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (26)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
+                <w:t xml:space="preserve">Longitudinal PET Imaging of the Effects of a D 2 Dopamine Receptor Antisense Oligonucleotide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mary Philip</w:t>
+                <w:t xml:space="preserve">Fatima Cheataini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodolfo Citro</w:t>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Cosyns</w:t>
+                <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Donal</w:t>
+                <w:t xml:space="preserve">Sophie Lancelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.6c00115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05391236v1</w:t>
+                <w:t xml:space="preserve">hal-05608249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
+                <w:t xml:space="preserve">Clinical characteristics, management and outcomes of enterococcal infective endocarditis: an ancillary study from the ESC-EORP EURO-ENDO registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Sebia</w:t>
+                <w:t xml:space="preserve">Mary Philip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Guyet</w:t>
+                <w:t xml:space="preserve">Robinson Gravier Dumonceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+                <w:t xml:space="preserve">Rodolfo Citro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Bernard Cosyns</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Berry</w:t>
+                <w:t xml:space="preserve">Erwan Donal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
+              <w:t xml:space="preserve">European Heart Journal. Quality of Care and Clinical Outcomes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.qcaf145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ehjqcco/qcaf145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744271v2</w:t>
+                <w:t xml:space="preserve">hal-05391236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of subchronic exposure to chlordecone in mice</w:t>
               </w:r>
@@ -426,51 +426,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Duret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muris Humo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NeuroToxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 111, pp.103334. </w:t>
@@ -521,198 +521,198 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Neuroimaging for the PK/PD Profile of NLX-204: A Biased 5-HT 1A Receptor Agonist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violette Richin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Daligault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+              <w:t xml:space="preserve">, 2025, 16 (14), pp.2738-2746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acschemneuro.5c00342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Induction of haemodynamic travelling waves by glial-related vasomotion in a rat model of neuroinflammation: implications for functional neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -740,2701 +740,2835 @@
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 116, pp.105777. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05113043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+                <w:t xml:space="preserve">Vascular Segmentation of Functional Ultrasound Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanes Grandjean</w:t>
+                <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+                <w:t xml:space="preserve">Thomas Guyet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
+              <w:t xml:space="preserve">Computers in Biology and Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 194, pp.110377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compbiomed.2025.110377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268925v1</w:t>
+                <w:t xml:space="preserve">hal-04744271v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacodynamic, pharmacokinetic and rat brain receptor occupancy profile of NLX-112, a highly selective 5-HT 1A receptor biased agonist</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Y Depoortère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew C Mccreary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Chaib</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+                <w:t xml:space="preserve">Mark A Varney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
+              <w:t xml:space="preserve">Naunyn-Schmiedeberg's Archives of Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 398 (1), pp.991-1002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00210-024-03323-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528862v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04932477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A consensus protocol for functional connectivity analysis in the rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ronan Depoortere</w:t>
+                <w:t xml:space="preserve">Joanes Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
+                <w:t xml:space="preserve">Gabriel Desrosiers-Gregoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cynthia Anckaerts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Angeles-Valdez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Ayad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (4), pp.673-681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01286-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763124v1</w:t>
+                <w:t xml:space="preserve">hal-04268925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction: A consensus protocol for functional connectivity analysis in the rat brain</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fadi Ayad</w:t>
+                <w:t xml:space="preserve">Single subanesthetic dose of ketamine produces delayed impact on brain [18F]FDG PET imaging and metabolic connectivity in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bouvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01328-1⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1213941. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2023.1213941⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04917769v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Multimodal imaging study of the 5-HT1A receptor biased agonist, NLX-112, in a model of L-DOPA-induced dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Mouthon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Depoortere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrian Newman-Tancredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/02698811221128963⟩</w:t>
+              <w:t xml:space="preserve">Neuroimage-Clinical</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 39, pp.103497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nicl.2023.103497⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763123v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pharmaco-fUS in cognitive impairment: Lessons from a preclinical model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickaël Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Mouthon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2022.865140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Psychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 36 (11), pp.1273-1279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/02698811221128963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04763120v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Impaired Local and Long-Range Brain Connectivity and Visual Response in a Genetic Rat Model of Hyperactivity Revealed by Functional Ultrasound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thierry Billard</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 16, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2022.865140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407557v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Different alterations of agonist and antagonist binding to 5-HT1A receptor in a rat model of Parkinson's disease and levodopa-induced dyskinesia : a microPET study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Chaib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+              <w:t xml:space="preserve">Journal of Parkinson's disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (3), pp.1257-1269. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JPD-212580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03407570v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03407557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">[18F]F13640, a 5-HT1A Receptor Radiopharmaceutical Sensitive to Brain Serotonin Fluctuations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Franck Mouthon</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15, pp.622423. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2021.622423⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04763118v1</w:t>
+                <w:t xml:space="preserve">hal-03407570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Inter-subject registration and application of the SIGMA rat brain atlas for regional labeling in functional ultrasound imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Costes</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mouthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience Methods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 355, pp.109139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jneumeth.2021.109139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03490240v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmaco-fUS for Characterizing Drugs for Alzheimer’s Disease – The Case of THN201, a Drug Combination of Donepezil Plus Mefloquine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Zimmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Hamon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 14, pp.835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnins.2020.00835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03160675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
+                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Droguerre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Venet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 179, pp.108273. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03160651v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03160725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional ultrasound imaging to study brain dynamics: Application of pharmaco-fUS to atomoxetine</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Valdebenito</w:t>
+                <w:t xml:space="preserve">Bayesian Estimation of the ntPET Model in Single-Scan Competition PET Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Irace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inés Mérida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Fonteneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Suaud-Chagny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2020.108273⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2020.00498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03160725v1</w:t>
+                <w:t xml:space="preserve">hal-03160651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preclinical validation of [18F]2FNQ1P as a specific PET radiotracer of 5-HT6 receptors in rat, pig, non-human primate and human brain tissue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Courault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 82-83, pp.57-63. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2020.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03035781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Pharmacological MRI to investigate the functional selectivity of 5-HT1A receptor biased agonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Costes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00255⟩</w:t>
+              <w:t xml:space="preserve">Neuropharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 172, pp.107867 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2019.107867⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02310324v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03490240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Is there a Role for Agonist Radiopharmaceuticals in PET Neuroimaging?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Zimmer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00584⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12, pp.255. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnmol.2019.00255⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02305418v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02310324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">Serotonin 5-HT 1A Receptor Biased Agonists Induce Different Cerebral Metabolic Responses: A [ 18 F]-Fluorodesoxyglucose Positron Emission Tomography Study in Conscious and Anesthetized Rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Emery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (7), pp.3108-3119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschemneuro.8b00584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01917722v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02305418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">In vivo biased agonism at 5-HT1A receptors: characterisation by simultaneous PET/MR imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Villien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bonnefoi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain Structure and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
+              <w:t xml:space="preserve">Neuropsychopharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 43 (11), pp.2310-2319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41386-018-0145-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02107028v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
+                <w:t xml:space="preserve">18F-F13640 preclinical evaluation in rodent, cat and primate as a 5-HT1A receptor agonist for PET neuroimaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Colom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bouillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+              <w:t xml:space="preserve">Brain Structure and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 223 (6), pp.2973-2988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00429-018-1672-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01689748v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02107028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">[11C]PF-3274167 as a PET radiotracer of oxytocin receptors: Radiosynthesis and evaluation in rat brain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iuliia Karpenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Liger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bouillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nuclear Medicine and Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nucmedbio.2017.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01689748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Agonist and antagonist bind differently to 5-HT1A recptors during Alzheimer's disease : a post-mortem study with PET radiopharmaceutical</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">T. Billard</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Sebti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Verdurand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Fieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Billard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropharmacology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 109, pp.88-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuropharm.2016.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01484762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3444,137 +3578,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting temporal tensor decomposition for spatiotemporal pattern extraction in functional neuroimaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPR 2026 - International Conference on Pattern Recognition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2026, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05591860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3584,387 +3718,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vascular Segmentation of fUS Images using Deep Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hana Sebia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligence Artificielle en Imagerie Biomédicale (IABM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04964498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional studies of neuron-astrocyte interactions in vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Arnoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Droguerre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rouach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FENS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">5-HT1A biased agonists induce different hemodynamic responses, a pharmacological MRI study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Radu Bolbos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Redouté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Langlois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Fieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECNP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3974,147 +4108,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavioural, biochemical and functional phenotyping of chronic exposure to chlordecone in mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Vulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Dure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muris Humo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Valdebenito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05136870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4124,114 +4258,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La neuroimagerie TEP-IRM pour l'exploration de l'agonisme des récepteurs 5-HT1A</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Lyon, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017LYSE1235⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01891070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId126"/>
+      <w:footerReference w:type="default" r:id="rId131"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4378,51 +4512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04917769v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01328-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sebti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verdurand" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fieux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Billard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Cheataini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bouillot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Valdebenito" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lancelot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.6c00115" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05391236v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Philip" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robinson Gravier Dumonceau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Citro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cosyns" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Donal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ehjqcco/qcaf145" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-05327793v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Vulin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chauveau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Duret" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muris Humo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuro.2025.103334" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137833v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Richin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bouvard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Daligault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.5c00342" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Pereira" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Droguerre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Vidal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Marcy" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105777" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04744271v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Sebia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guyet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Berry" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.110377" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04932477v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Y Depoort&#232;re" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew C Mccreary" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vidal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark A Varney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Zimmer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00210-024-03323-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268925v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanes Grandjean" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Desrosiers-Gregoire" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Anckaerts" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Angeles-Valdez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Ayad" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01286-8" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528862v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Chaib" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2023.1213941" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763124v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Depoortere" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Newman-Tancredi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nicl.2023.103497" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763123v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mouthon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/02698811221128963" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763120v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2022.865140" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407557v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Levigoureux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Billard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JPD-212580" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03407570v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Colom" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fieux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Redout&#233;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Costes" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2021.622423" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763118v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Venet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2021.109139" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Hamon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2020.00835" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160725v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2020.108273" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Irace" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s M&#233;rida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Fonteneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Suaud-Chagny" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2020.00498" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Emery" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2020.01.006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490240v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Bolbos" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Langlois" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2019.107867" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02310324v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnmol.2019.00255" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02305418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschemneuro.8b00584" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917722v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Villien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bonnefoi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41386-018-0145-2" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://udl.hal.science/hal-02107028v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-018-1672-7" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01689748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iuliia Karpenko" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Liger" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nucmedbio.2017.07.008" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01484762v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Sebti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Verdurand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropharm.2016.05.009" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04964498v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088657v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vidal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Arnoux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droguerre" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perrier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouach" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273484v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05136870v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Dure" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01891070v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017LYSE1235" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>