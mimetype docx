--- v0 (2026-03-13)
+++ v1 (2026-04-30)
@@ -2295,221 +2295,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00453399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique des microtubules et architecture cellulaire</w:t>
+                <w:t xml:space="preserve">EB1 regulate microtubule dynamics and sheet closure in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vitre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric M. Coquelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Heichette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Doctoriales Bretagne 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Vannes, France</w:t>
+              <w:t xml:space="preserve">1st meeting of the Fédération REAUMUR des Sciences du VIVANT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00493119v1</w:t>
+                <w:t xml:space="preserve">hal-00433428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EB1 regulate microtubule dynamics and sheet closure in vitro</w:t>
+                <w:t xml:space="preserve">Dynamique des microtubules et architecture cellulaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Vitre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st meeting of the Fédération REAUMUR des Sciences du VIVANT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Doctoriales Bretagne 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Vannes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00433428v1</w:t>
+                <w:t xml:space="preserve">hal-00493119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId75"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2664,51 +2664,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guesdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Siaden Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367172v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Shoshani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren de Haan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tijhuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348319.121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Douanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dosdane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949234" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Delaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ortiz Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46605-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gudimchuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tarasovetc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mustyatsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Drobyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.04.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01479-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Coquelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0370997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1703" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blestel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Kinoshita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinoshita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rybina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493119v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433428v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Guesdon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Simon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ron Siaden Ortega" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette van Dijk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marcoux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328101v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Rodriguez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Simon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Delaval" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vitre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.70015" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367172v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofer Shoshani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjorn Bakker" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren de Haan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Tijhuis" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yin Wang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.348319.121" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989234v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Taulet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Douanier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Dosdane" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201949234" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989220v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Delaval" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.578239" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989229v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Peralta" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laia Ortiz Lopez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katerina Jerabkova" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Lucchesi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2020.107932" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02339016v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Anguille" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Maurin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-46605-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02347009v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Gudimchuk" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Tarasovetc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim Mustyatsa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Drobyshev" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2018.04.017" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875265v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Rocancourt" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-017-01479-3" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00419891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M. Coquelle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Arnal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BST0370997" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00274450v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heichette" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Garnier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Chr&#233;tien" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncb1703" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00651880v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Blestel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Pollet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497063v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazuhisa Kinoshita" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00541238v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451908v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Kinoshita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rybina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451900v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453399v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00433428v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493119v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>