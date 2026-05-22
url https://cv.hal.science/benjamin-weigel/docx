--- v0 (2026-03-17)
+++ v1 (2026-05-22)
@@ -100,50 +100,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0003-2302-5529</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=n0tqMqoAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
@@ -192,1322 +213,1322 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Realising the potential of interoperable data products to improve the outlook for marine biodiversity: Lessons from the European marine observation and data network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas J Webb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Beja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvador Jesús Fernández Bejarano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Sainz-Villegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine Policy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 173, pp.106578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.marpol.2024.106578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioTIME 2.0: Expanding and Improving a Database of Biodiversity Time Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Dornelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda Bates</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Brambilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chase</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global Ecology and Biogeography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 34 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/geb.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05069086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverging benthic trait diversity and drivers across fjord to slope habitats of the high Arctic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phoebe Armitage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Törnroos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosalyn Fredriksen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodil A Bluhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 313 (109086), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ecss.2024.109086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical modelling of epibenthic communities on the Scotian Shelf and Gulf of Maine (Atlantic Canada) in support of conservation planning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Javier Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Kenchington</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Fisheries and Aquatic Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 81 (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/cjfas-2023-0326⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04780283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strategies for integrating scientific evidence in water policy and law in the face of uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niina Kotamäki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">George Arhonditsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Turo Hjerppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kari Hyytiäinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olli Malve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 931, pp.172855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04568624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing the overlap between fishing and chondrichthyans exposes high-risk areas for bycatch of threatened species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Maioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Lindmark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Manfredi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Zupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (11), pp.e70050. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ecs2.70050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Community assembly processes and drivers shaping marine fish community structure in the North Sea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Influence of ecological traits on spatio-temporal dynamics of an elasmobranch community in a heavily exploited basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Maioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lindegren</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elettra Chiarabelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Manfredi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Anibaldi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ecog.06642⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (9596), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-36038-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220955v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed effects of a national protected area network on terrestrial and freshwater biodiversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Santangeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura H Antão</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elina Kaarlejärvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Hällfors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (5426), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-41073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of ecological traits on spatio-temporal dynamics of an elasmobranch community in a heavily exploited basin</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Community assembly processes and drivers shaping marine fish community structure in the North Sea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcel Montanyès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lindegren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-36038-y⟩</w:t>
+              <w:t xml:space="preserve">Ecography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023 (10), pp.e06642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecog.06642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220943v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local eukaryotic and bacterial stream community assembly is shaped by regional land use effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caio Graco-Roza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenni Hultman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virpi Pajunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anette Teittinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISME Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 3 (65), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s43705-023-00272-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04220912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1517,311 +1538,311 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMODnet Biology: an EU service for the marine biology community and beyond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joana Beja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leen Vandepitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruben Perez Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lipizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Marine Data and Information Systems IMDIS 2024 MISCELLANEA INGV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bergen, Norway. pp.200, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13127/misc/80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04645099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMODnet Biology: Unlocking European marine biodiversity data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joana Beja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruben Perez Perez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Leen Vandepitte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Lipizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weigel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Information Standards (TDWG) 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Hobart, Tasmania, Australia. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3897/biss.7.112147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId76"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1889,51 +1910,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB95CF05"/>
+    <w:nsid w:val="D75D8728"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2120,51 +2141,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-weigel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886023v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Webb" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beja" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Jes&#250;s Fern&#225;ndez Bejarano" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Ramos" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sainz-Villegas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106578" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Armitage" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T&#246;rnroos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Fredriksen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil A Bluhm" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weigel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780283v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Murillo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Clark" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0326" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568624v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kotam&#228;ki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turo Hjerppe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Hyyti&#228;inen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Malve" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172855" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267895v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maioli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lindmark" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manfredi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zupa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70050" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montany&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06642" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221010v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H Ant&#227;o" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kaarlej&#228;rvi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;llfors" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41073-4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220943v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Chiarabelli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anibaldi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36038-y" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220912v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Graco-Roza" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Pajunen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Teittinen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00272-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645099v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Vandepitte" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lipizer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13127/misc/80" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221166v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112147" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-weigel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2302-5529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=n0tqMqoAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886023v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas J Webb" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joana Beja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Jes&#250;s Fern&#225;ndez Bejarano" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Ramos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Sainz-Villegas" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpol.2024.106578" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069086v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dornelas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ant&#227;o" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Bates" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Brambilla" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chase" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/geb.70003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phoebe Armitage" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna T&#246;rnroos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosalyn Fredriksen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodil A Bluhm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weigel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.109086" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780283v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Javier Murillo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Clark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Kenchington" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjfas-2023-0326" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568624v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niina Kotam&#228;ki" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Arhonditsis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Turo Hjerppe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kari Hyyti&#228;inen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olli Malve" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172855" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267895v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Maioli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Lindmark" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Manfredi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Zupa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ecs2.70050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elettra Chiarabelli" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Anibaldi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-36038-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221010v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Santangeli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura H Ant&#227;o" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elina Kaarlej&#228;rvi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria H&#228;llfors" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41073-4" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Montany&#232;s" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lindegren" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecog.06642" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caio Graco-Roza" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenni Hultman" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virpi Pajunen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anette Teittinen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43705-023-00272-2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04645099v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leen Vandepitte" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Perez Perez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Lipizer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13127/misc/80" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/biss.7.112147" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>