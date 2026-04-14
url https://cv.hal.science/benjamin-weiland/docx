--- v0 (2026-03-12)
+++ v1 (2026-04-14)
@@ -1009,243 +1009,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprétation tribologique de la perception tactile de surfaces texturées</w:t>
+                <w:t xml:space="preserve">Tactile perception of textured surfaces: a tribological interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), May 2018, Sophia Antipolis, France</w:t>
+              <w:t xml:space="preserve">International Conference on BioTribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985184v1</w:t>
+                <w:t xml:space="preserve">hal-02472664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile perception of textured surfaces: a tribological interpretation</w:t>
+                <w:t xml:space="preserve">Interprétation tribologique de la perception tactile de surfaces texturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cornuault</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on BioTribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">30èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), May 2018, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472664v1</w:t>
+                <w:t xml:space="preserve">hal-01985184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1400,51 +1400,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>