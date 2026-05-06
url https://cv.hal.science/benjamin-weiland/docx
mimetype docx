--- v1 (2026-04-14)
+++ v2 (2026-05-06)
@@ -17,55 +17,121 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Benjamin Weiland </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Maître de conférences section CNU 60, ISAT / DRIVE</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">benjamin-weiland</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-6903-4407</w:t>
+        </w:r>
+      </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -92,1168 +158,1401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouchnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile simulation of textile fabrics: Design of simulation signals with regard to fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leclinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 191, pp.109113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Massimiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02888142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term cosmetic application improves tactile discrimination in the elderly; a new psychophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aimonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile aesthetics : textures that we like or hate to touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.102950 (10). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribologie et perception tactile de surfaces texturées</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Frottement fil-fil rapide : étude préliminaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Tourlonias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sascha Krügl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...21 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05313009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conception du signal de contrôle d'un dispositif tactile pour le rendu de tissus textiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05312927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tribological interactions related to the tactile perception of deterministic micro-textured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03220628v1</w:t>
+                <w:t xml:space="preserve">Pierre Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02370887v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tactile perception of textured surfaces: a tribological interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on BioTribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interprétation tribologique de la perception tactile de surfaces texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Mécanique (AFM), May 2018, Sophia Antipolis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological interactions related to the tactile perception of deterministic micro-textured surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Tribologie et perception tactile de surfaces texturées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...271 lines deleted...]
-                <w:t xml:space="preserve">hal-01985184v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vibrations [physics.class-ph]. Université Bourgogne Franche-Comté, 2020. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020UBFCD021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03220628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId40"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1319,51 +1618,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="AA030A6D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1400,51 +1851,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-weiland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tourlonias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kr&#252;gl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>