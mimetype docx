--- v2 (2026-05-06)
+++ v3 (2026-05-27)
@@ -91,50 +91,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-6903-4407</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=nMs49vcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -158,1401 +179,1683 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movement sonification during haptic exploration shifts emotional outcome without altering texture perception</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Mouchnino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloe Sutter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 24 (10), pp.43841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31083/JIN43841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05095153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile simulation of textile fabrics: Design of simulation signals with regard to fingerprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leclinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anis Kaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 191, pp.109113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.109113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04550975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of mechanical stimuli on hedonistic and topographical discrimination of textures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerio Massimiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Chatelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 143, pp.106082. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2019.106082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">emse-02888142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long term cosmetic application improves tactile discrimination in the elderly; a new psychophysical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Aimonetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Crest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Aging Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 11, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fnagi.2019.00164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02165019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tactile aesthetics : textures that we like or hate to touch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Faucheu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihaela Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Psychologica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 201, pp.102950 (10). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actpsy.2019.102950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02370787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frottement fil-fil rapide : étude préliminaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Tourlonias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sascha Krügl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Ange Bueno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05313009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception du signal de contrôle d'un dispositif tactile pour le rendu de tissus textiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriane Leclinche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Camillieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etude des Microstructures et de Mécanique des Matériaux (LEM3 - UMR CNRS 7239), Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05312927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological interactions related to the tactile perception of deterministic micro-textured surfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Simulation du toucher de surfaces textiles à l'aide d'un stimulateur : Conception des signaux de commande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Mécanique, Multiphysique, Multiéchelle, LaMcube, May 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02370887v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tactile perception of textured surfaces: a tribological interpretation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Tribological interactions related to the tactile perception of deterministic micro-textured surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on BioTribology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Leeds-Lyon Symposium on Tribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472664v1</w:t>
+                <w:t xml:space="preserve">hal-02370887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation tribologique de la perception tactile de surfaces texturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Witt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Cornuault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30èmes Journées Internationales Francophones de Tribologie (JIFT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Mécanique (AFM), May 2018, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01985184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tactile perception of textured surfaces: a tribological interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01985184v1</w:t>
+                <w:t xml:space="preserve">Luc Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Witt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cornuault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on BioTribology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02472664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Tactile simulation of textiles fabrics: design and control of the simulation signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Weiland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriane Leclinche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anis Kaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Camillieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betty Lemaire-Semail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Touch 2023: Festival of Touch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Marseille, France. </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05626727v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Tribologie et perception tactile de surfaces texturées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Weiland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vibrations [physics.class-ph]. Université Bourgogne Franche-Comté, 2020. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2020UBFCD021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03220628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId48"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1620,51 +1923,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AA030A6D"/>
+    <w:nsid w:val="D943ED15"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1851,51 +2154,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-weiland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313009v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tourlonias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kr&#252;gl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-weiland" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6903-4407" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=nMs49vcAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05095153v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mouchnino" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Cornuault" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Faucheu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Witt" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Sutter" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31083/JIN43841" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04550975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Weiland" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriane Leclinche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Kaci" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Camillieri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Betty Lemaire-Semail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.109113" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02888142v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerio Massimiani" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Chatelet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2019.106082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165019v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Aimonetti" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Deshayes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Crest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnagi.2019.00164" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370787v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Mathieu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cornuault" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpsy.2019.102950" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05313009v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tourlonias" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha Kr&#252;gl" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Ange Bueno" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312927v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02370887v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Carpentier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01985184v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02472664v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626727v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03220628v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020UBFCD021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>