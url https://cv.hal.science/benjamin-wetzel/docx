--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Wetzel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves in ceramic YAG: application to coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum key distribution implemented with d-level time-bin entangled photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Crockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Arosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.1192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability control via evolutionarily optimized optical seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (16), pp.2821-2833. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2025-0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methods for integrated and programmable photonics in next-generation classical and quantum smart communication and signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imtiaz Alamgir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.526-622. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.533504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation in Dispersion Engineered Highly Doped Silica Glass Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangkuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.2200754. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202200754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Division Multiplexing for Multiplex Coherent Anti-Stokes Raman Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmouliére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3297277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal bonding of a soliton and a blue-detuned state in a microcomb laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Photon Level Dispersive Fourier Transform: Ultrasensitive Characterization of Noise-Driven Nonlinear Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3915 - 3928. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Esteban Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.940902. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin spotlight beam generation in quadratic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-Time Mapping Technique for Direct Spectral Characterization of Biphoton States From Pulsed Spontaneous Parametric Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.834065. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.834065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting and Taming Wave Breakup in Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.640025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous on-chip interferometry for reconfigurable optical waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (10), pp.1268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.435435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and self-trapping of light in biological suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2020.1778526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann pulses in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (26), pp.39827. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.411736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of self-cleaned multimode beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Săpânțan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20481), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optical pulsing in a microresonator filtered fiber-laser: a route towards all-optical control and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (14), pp.19242. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.019242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical generation and control of spatial Riemann waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (14), pp.3542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cavity-soliton microcombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for extreme solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetah Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.509-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Guiding in Red Blood Cell Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Generation of Riemann Waves in Optics: A Route to Shock Wave Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (7), pp.073902. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Herink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing supercontinuum noise and rogue wave statistics using higher-order moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2451 - 2455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks and random numbers from supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Blow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.11143-11152. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.011143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Electro-Optic Modulation and On-Chip Temporal Interleaving Towards Versatile Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb Generation in Monolithic High-Q Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency Comb generation in Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for nonlinear optical processing in guided optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Optical Data Sciences VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Photonics West 2025, Jan 2025, San Francisco, France. pp.78, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3042789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging via spectro-temporally tailored femtosecond pulses for dynamically reconfigurable excitation and multimodal analysis of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFµ, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum in Photonic Microstructures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and a Photonic Integrated Chip for the Spectro-Temporal Tailoring of Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Programmable Kerr Comb Mode-Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bin entangled photons for scalable quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec City, Canada. pp.JM3E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between a Soliton and a Blue-Detuned State in a Microcomb Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding information in time-bin entangled photonic systems for scalable quantum state processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored temporal and spatial nonlinear interactions in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Structured Light and Multimode Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a Townes soliton dedicated to ultrafast 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and supercontinuum generation in high-index doped silica chip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3021965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage intermodal pour la génération agile d'impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et optimisation de l'instabilité de modulation par injection optique et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum dans des puces photoniques intégrées de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Pulse Pattern Generation and Fiber Propagation for Multidimensional Wave-packet Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2024 (PhotonIcs and Electromagnetics Research Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin backscattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campinas, Feb 2024, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Continuous Waves and Laser Cavity-Solitons in Micro-Resonators: Enhancing Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation and processing of ultrafast time-entangled photonic qudits for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.FTu4F.6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2024.FTu4F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmoulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum Generation Using a Programmable Photonic Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2024 (FiO LS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Sep 2024, Denver, CO, United States. pp.JW4A.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin dans un guide d'ondes intégré de silice dopée à haut indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2023, San Jose (CA), United States. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics - from on-chip pulse processing to nonlinear fiber propagation dynamics optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies (IWMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, France. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light by light manipulation in multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond-spaced time-entangled photonic qudits on chip and their use for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose (CA), United States. pp.FM4E.5, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FM4E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-Light Control Enabled by Incoherent Beam Superpositions in Multimode Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Control of Supercontinuum Generation by Machine Learning Towards Multiphoton Microscopy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable architectures for CMOS and telecom-compatible quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2654453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Characterization of Nonlinear Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Incoherent Modulation Instability Dynamics through Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip temporal pulse pattern generation and fiber propagation: Multidimensional wave-packet control and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palerme, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, California, United States. pp.JW3B.166, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly, reconfigurable all-optical signal processing with integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'instabilité de modulation par injection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Autonomous On-Chip Picosecond Pulse-Shaping Enabled by Smart Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.STh2E.5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STh2E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of Parametric Biphoton States Enabled by Frequency-to-time Mapping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. pp.CThP7F_03, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEOPR.2022.CThP7F_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, 2022, Maastricht, Netherlands. NpTu1G.3, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpTu1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2022.FTu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From on-chip Pulse Processing to Nonlinear Fiber Propagation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Integrated Photonics Research (IPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2022, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés d’un supercontinuum par apprentissage automatique pour la microscopie multiphotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom-compatible, affordable and scalable quantum technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC53466.2022.9975549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-time Mapping-Assisted Spectral Characterization of Parametric Biphoton States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, CA, United States. pp.FW1A.5, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FW1A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Temporal Coherence Synthesis for Classical and Quantum Waveform Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF3G.2, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.SF3G.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental advances in nonlinear multimode fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Shaping via On-Chip Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.FM1B.5, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and beam-reshaping in a 2D quadratic nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.EF 3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Sampling for Adaptive On-Chip Picosecond Pulse-Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-soliton spatial autoguidé en milieu non lineaire quadratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics -From ultrashort pulse processing to multidimensional control & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics - NICE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of 2D Spatiotemporal Rogue Events in a Quadratic Nonlinear Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTu2F.18, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTu2F.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced biological waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Structured Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Yokohama, Japan. pp.26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2573761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann Pulses in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTh2E.18, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTh2E.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcombs Based on Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.SF1G.3, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SF1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides of Light through Red Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tucson, United States. pp.AT2E.3, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OMA.2019.AT2E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Cavity Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity-Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress - Integrated Photonics Research, Silicon and Nanophotonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Burlingame, United States. paper IT2A.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Supercontinuum Generation Via Adaptive On-Chip Pulse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Spatial Riemann Waves and Burgers' Equation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Optical Pulsing in a Resonator-Based Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurements of Ultrafast Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurements of spontaneous breathers generated by modulation instability in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inviscid Burgers' Equation in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Inviscid Burgers Equation Dynamics in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid Burgers’ Equation and Riemann Waves in Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics and Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaling in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Supercontinuum Generation from Light Filaments in Ceramic Nd:YAG Polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique d’une architecture innovante de laser Raman programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Wetzel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves in ceramic YAG: application to coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum key distribution implemented with d-level time-bin entangled photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Crockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Arosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.1192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability control via evolutionarily optimized optical seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (16), pp.2821-2833. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2025-0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methods for integrated and programmable photonics in next-generation classical and quantum smart communication and signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imtiaz Alamgir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.526-622. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.533504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation in Dispersion Engineered Highly Doped Silica Glass Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangkuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.2200754. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202200754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Division Multiplexing for Multiplex Coherent Anti-Stokes Raman Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmouliére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3297277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal bonding of a soliton and a blue-detuned state in a microcomb laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Photon Level Dispersive Fourier Transform: Ultrasensitive Characterization of Noise-Driven Nonlinear Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3915 - 3928. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Esteban Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.940902. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin spotlight beam generation in quadratic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-Time Mapping Technique for Direct Spectral Characterization of Biphoton States From Pulsed Spontaneous Parametric Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.834065. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.834065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting and Taming Wave Breakup in Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.640025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous on-chip interferometry for reconfigurable optical waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (10), pp.1268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.435435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and self-trapping of light in biological suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2020.1778526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann pulses in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (26), pp.39827. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.411736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of self-cleaned multimode beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Săpânțan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20481), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optical pulsing in a microresonator filtered fiber-laser: a route towards all-optical control and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (14), pp.19242. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.019242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical generation and control of spatial Riemann waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (14), pp.3542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cavity-soliton microcombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for extreme solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetah Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.509-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Guiding in Red Blood Cell Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Generation of Riemann Waves in Optics: A Route to Shock Wave Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (7), pp.073902. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Herink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing supercontinuum noise and rogue wave statistics using higher-order moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2451 - 2455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks and random numbers from supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Blow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.11143-11152. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.011143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb Generation in Monolithic High-Q Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Electro-Optic Modulation and On-Chip Temporal Interleaving Towards Versatile Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency Comb generation in Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for nonlinear optical processing in guided optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Optical Data Sciences VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Photonics West 2025, Jan 2025, San Francisco, France. pp.78, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3042789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging via spectro-temporally tailored femtosecond pulses for dynamically reconfigurable excitation and multimodal analysis of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFµ, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum in Photonic Microstructures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and a Photonic Integrated Chip for the Spectro-Temporal Tailoring of Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Programmable Kerr Comb Mode-Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bin entangled photons for scalable quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec City, Canada. pp.JM3E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between a Soliton and a Blue-Detuned State in a Microcomb Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding information in time-bin entangled photonic systems for scalable quantum state processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored temporal and spatial nonlinear interactions in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Structured Light and Multimode Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and supercontinuum generation in high-index doped silica chip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3021965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage intermodal pour la génération agile d'impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et optimisation de l'instabilité de modulation par injection optique et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a Townes soliton dedicated to ultrafast 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum dans des puces photoniques intégrées de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Pulse Pattern Generation and Fiber Propagation for Multidimensional Wave-packet Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2024 (PhotonIcs and Electromagnetics Research Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin backscattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campinas, Feb 2024, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Continuous Waves and Laser Cavity-Solitons in Micro-Resonators: Enhancing Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation and processing of ultrafast time-entangled photonic qudits for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.FTu4F.6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2024.FTu4F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmoulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum Generation Using a Programmable Photonic Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2024 (FiO LS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Sep 2024, Denver, CO, United States. pp.JW4A.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, France. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics - from on-chip pulse processing to nonlinear fiber propagation dynamics optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies (IWMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2023, San Jose (CA), United States. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin dans un guide d'ondes intégré de silice dopée à haut indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light by light manipulation in multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond-spaced time-entangled photonic qudits on chip and their use for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose (CA), United States. pp.FM4E.5, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FM4E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-Light Control Enabled by Incoherent Beam Superpositions in Multimode Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Control of Supercontinuum Generation by Machine Learning Towards Multiphoton Microscopy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable architectures for CMOS and telecom-compatible quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2654453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Characterization of Nonlinear Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Incoherent Modulation Instability Dynamics through Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip temporal pulse pattern generation and fiber propagation: Multidimensional wave-packet control and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palerme, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of Parametric Biphoton States Enabled by Frequency-to-time Mapping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. pp.CThP7F_03, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEOPR.2022.CThP7F_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, California, United States. pp.JW3B.166, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly, reconfigurable all-optical signal processing with integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'instabilité de modulation par injection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Autonomous On-Chip Picosecond Pulse-Shaping Enabled by Smart Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.STh2E.5, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STh2E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, 2022, Maastricht, Netherlands. NpTu1G.3, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpTu1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2022.FTu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From on-chip Pulse Processing to Nonlinear Fiber Propagation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Integrated Photonics Research (IPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2022, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés d’un supercontinuum par apprentissage automatique pour la microscopie multiphotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom-compatible, affordable and scalable quantum technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC53466.2022.9975549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-time Mapping-Assisted Spectral Characterization of Parametric Biphoton States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, CA, United States. pp.FW1A.5, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FW1A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Temporal Coherence Synthesis for Classical and Quantum Waveform Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF3G.2, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.SF3G.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Shaping via On-Chip Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.FM1B.5, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental advances in nonlinear multimode fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and beam-reshaping in a 2D quadratic nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.EF 3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Sampling for Adaptive On-Chip Picosecond Pulse-Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-soliton spatial autoguidé en milieu non lineaire quadratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics -From ultrashort pulse processing to multidimensional control & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics - NICE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of 2D Spatiotemporal Rogue Events in a Quadratic Nonlinear Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTu2F.18, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTu2F.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced biological waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Structured Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Yokohama, Japan. pp.26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2573761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann Pulses in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTh2E.18, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTh2E.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcombs Based on Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.SF1G.3, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SF1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Cavity Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides of Light through Red Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tucson, United States. pp.AT2E.3, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OMA.2019.AT2E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity-Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress - Integrated Photonics Research, Silicon and Nanophotonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Burlingame, United States. paper IT2A.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Supercontinuum Generation Via Adaptive On-Chip Pulse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Spatial Riemann Waves and Burgers' Equation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Optical Pulsing in a Resonator-Based Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurements of Ultrafast Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurements of spontaneous breathers generated by modulation instability in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inviscid Burgers' Equation in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Inviscid Burgers Equation Dynamics in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid Burgers’ Equation and Riemann Waves in Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics and Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaling in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Supercontinuum Generation from Light Filaments in Ceramic Nd:YAG Polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique d’une architecture innovante de laser Raman programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150156v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bagley" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wehbi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mansuryan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulesteix" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543232" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sciara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chemnitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crockett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55345-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Lauro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennet Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Alamgir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.533504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangkuo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiliouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jimenez-Durango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmouli&#233;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3297277" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Esteban Jimenez-Durango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Little" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.940902" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauberteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00976-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.834065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.640025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maclellan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Roztocki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Helsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.435435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gautam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bezryadina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiao Xiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2020.1778526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bongiovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.411736" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026782v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#259;p&#226;n&#539;an" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77505-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gongora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.019242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengzhen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Totero Gongora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0379-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0497-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Lamstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bongiovanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Blow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240466v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Arbati" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109983" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246844v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111647" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khallouf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bougaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110400" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Monika" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Nosrati" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783120v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Moss" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227855v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783931v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chretien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arosa Lobato" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Chu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021965" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fanjoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Beugnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Huy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2024.FTu4F.6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231802" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307443v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerbib" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Hoang" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huy" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231384" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308194v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boussafa" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaves" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sader" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FTu4B.1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308200v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181419v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mansuryan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonello" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arosa Lobato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferraro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zitelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FM4E.5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781100v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2654453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308169v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232332" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224416" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812416v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814194" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828093v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811756v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812459v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STh2E.5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2022.CThP7F_03" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308190v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975549" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FW1A.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SF3G.2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapantan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541733" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812019v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1B.5" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437273v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTu2F.18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2573761" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011048v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTh2E.18" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pasquazi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hazard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Olivieri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SF1G.3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2019.AT2E.3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417175v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872338" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417217v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reimer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Godin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872354" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872700" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417153v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bongiovanni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kues" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morandotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morandotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250173v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110618" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238578v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bagley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mansuryan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulesteix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sciara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chemnitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crockett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55345-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Lauro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennet Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Alamgir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.533504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangkuo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiliouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jimenez-Durango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmouli&#233;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3297277" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Esteban Jimenez-Durango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Little" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.940902" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauberteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00976-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.834065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.640025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maclellan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Roztocki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Helsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.435435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gautam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bezryadina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiao Xiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2020.1778526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bongiovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.411736" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026782v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#259;p&#226;n&#539;an" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77505-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gongora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.019242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengzhen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Totero Gongora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0379-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0497-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Lamstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bongiovanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Blow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111647" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Arbati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khallouf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bougaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110400" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Monika" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Nosrati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Moss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Chu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021965" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783109v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781277v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chretien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arosa Lobato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fanjoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Beugnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Huy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2024.FTu4F.6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181419v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Hoang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boussafa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaves" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FTu4B.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308200v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231802" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259959v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerbib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231384" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mansuryan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonello" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arosa Lobato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferraro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zitelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FM4E.5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781100v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2654453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308169v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232332" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224416" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307460v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2022.CThP7F_03" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814194" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828093v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STh2E.5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308190v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975549" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FW1A.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SF3G.2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1B.5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417999v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapantan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541733" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437273v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTu2F.18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2573761" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011048v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTh2E.18" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pasquazi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hazard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Olivieri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SF1G.3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872338" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2019.AT2E.3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417217v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reimer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Godin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872354" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872700" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417153v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bongiovanni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kues" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morandotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morandotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250173v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110618" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238578v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>