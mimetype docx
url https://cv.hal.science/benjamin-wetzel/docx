--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Wetzel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves in ceramic YAG: application to coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum key distribution implemented with d-level time-bin entangled photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Crockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Arosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.1192. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability control via evolutionarily optimized optical seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (16), pp.2821-2833. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2025-0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methods for integrated and programmable photonics in next-generation classical and quantum smart communication and signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imtiaz Alamgir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.526-622. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.533504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation in Dispersion Engineered Highly Doped Silica Glass Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangkuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.2200754. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202200754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Division Multiplexing for Multiplex Coherent Anti-Stokes Raman Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmouliére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3297277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal bonding of a soliton and a blue-detuned state in a microcomb laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Photon Level Dispersive Fourier Transform: Ultrasensitive Characterization of Noise-Driven Nonlinear Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3915 - 3928. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Esteban Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.940902. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin spotlight beam generation in quadratic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-Time Mapping Technique for Direct Spectral Characterization of Biphoton States From Pulsed Spontaneous Parametric Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.834065. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.834065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting and Taming Wave Breakup in Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.640025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous on-chip interferometry for reconfigurable optical waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (10), pp.1268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.435435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and self-trapping of light in biological suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2020.1778526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann pulses in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (26), pp.39827. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.411736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of self-cleaned multimode beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Săpânțan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20481), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optical pulsing in a microresonator filtered fiber-laser: a route towards all-optical control and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (14), pp.19242. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.019242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical generation and control of spatial Riemann waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (14), pp.3542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cavity-soliton microcombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for extreme solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetah Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.509-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Guiding in Red Blood Cell Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Generation of Riemann Waves in Optics: A Route to Shock Wave Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (7), pp.073902. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Herink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing supercontinuum noise and rogue wave statistics using higher-order moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2451 - 2455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks and random numbers from supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Blow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.11143-11152. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.011143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb Generation in Monolithic High-Q Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Electro-Optic Modulation and On-Chip Temporal Interleaving Towards Versatile Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency Comb generation in Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for nonlinear optical processing in guided optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Optical Data Sciences VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Photonics West 2025, Jan 2025, San Francisco, France. pp.78, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3042789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging via spectro-temporally tailored femtosecond pulses for dynamically reconfigurable excitation and multimodal analysis of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFµ, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum in Photonic Microstructures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and a Photonic Integrated Chip for the Spectro-Temporal Tailoring of Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Programmable Kerr Comb Mode-Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bin entangled photons for scalable quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec City, Canada. pp.JM3E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between a Soliton and a Blue-Detuned State in a Microcomb Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding information in time-bin entangled photonic systems for scalable quantum state processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored temporal and spatial nonlinear interactions in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Structured Light and Multimode Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and supercontinuum generation in high-index doped silica chip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3021965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage intermodal pour la génération agile d'impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et optimisation de l'instabilité de modulation par injection optique et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a Townes soliton dedicated to ultrafast 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum dans des puces photoniques intégrées de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Pulse Pattern Generation and Fiber Propagation for Multidimensional Wave-packet Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2024 (PhotonIcs and Electromagnetics Research Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin backscattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campinas, Feb 2024, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Continuous Waves and Laser Cavity-Solitons in Micro-Resonators: Enhancing Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation and processing of ultrafast time-entangled photonic qudits for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.FTu4F.6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2024.FTu4F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmoulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum Generation Using a Programmable Photonic Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2024 (FiO LS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Sep 2024, Denver, CO, United States. pp.JW4A.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, France. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics - from on-chip pulse processing to nonlinear fiber propagation dynamics optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies (IWMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2023, San Jose (CA), United States. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin dans un guide d'ondes intégré de silice dopée à haut indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light by light manipulation in multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond-spaced time-entangled photonic qudits on chip and their use for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose (CA), United States. pp.FM4E.5, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FM4E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-Light Control Enabled by Incoherent Beam Superpositions in Multimode Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Control of Supercontinuum Generation by Machine Learning Towards Multiphoton Microscopy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable architectures for CMOS and telecom-compatible quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2654453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Characterization of Nonlinear Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Incoherent Modulation Instability Dynamics through Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip temporal pulse pattern generation and fiber propagation: Multidimensional wave-packet control and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palerme, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of Parametric Biphoton States Enabled by Frequency-to-time Mapping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. pp.CThP7F_03, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEOPR.2022.CThP7F_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, California, United States. pp.JW3B.166, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly, reconfigurable all-optical signal processing with integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'instabilité de modulation par injection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Autonomous On-Chip Picosecond Pulse-Shaping Enabled by Smart Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.STh2E.5, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STh2E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, 2022, Maastricht, Netherlands. NpTu1G.3, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpTu1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2022.FTu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From on-chip Pulse Processing to Nonlinear Fiber Propagation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Integrated Photonics Research (IPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2022, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés d’un supercontinuum par apprentissage automatique pour la microscopie multiphotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom-compatible, affordable and scalable quantum technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC53466.2022.9975549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-time Mapping-Assisted Spectral Characterization of Parametric Biphoton States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, CA, United States. pp.FW1A.5, </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FW1A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Temporal Coherence Synthesis for Classical and Quantum Waveform Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF3G.2, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.SF3G.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Shaping via On-Chip Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.FM1B.5, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental advances in nonlinear multimode fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and beam-reshaping in a 2D quadratic nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.EF 3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Sampling for Adaptive On-Chip Picosecond Pulse-Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-soliton spatial autoguidé en milieu non lineaire quadratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics -From ultrashort pulse processing to multidimensional control & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics - NICE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of 2D Spatiotemporal Rogue Events in a Quadratic Nonlinear Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTu2F.18, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTu2F.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced biological waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Structured Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Yokohama, Japan. pp.26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2573761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann Pulses in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTh2E.18, </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTh2E.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcombs Based on Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.SF1G.3, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SF1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Cavity Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides of Light through Red Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tucson, United States. pp.AT2E.3, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OMA.2019.AT2E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity-Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress - Integrated Photonics Research, Silicon and Nanophotonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Burlingame, United States. paper IT2A.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Supercontinuum Generation Via Adaptive On-Chip Pulse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Spatial Riemann Waves and Burgers' Equation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Optical Pulsing in a Resonator-Based Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurements of Ultrafast Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurements of spontaneous breathers generated by modulation instability in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inviscid Burgers' Equation in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Inviscid Burgers Equation Dynamics in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid Burgers’ Equation and Riemann Waves in Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics and Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaling in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Supercontinuum Generation from Light Filaments in Ceramic Nd:YAG Polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique d’une architecture innovante de laser Raman programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Wetzel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantum key distribution implemented with d-level time-bin entangled photons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Crockett</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.171. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-55345-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear flying focus pulses for ultrafast 3D nonlinear microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yago Arosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (8), pp.1192. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.561661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep learning prediction of noise-driven nonlinear instabilities in fibre optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16 (1), pp.7800. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-025-62713-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves in ceramic YAG: application to coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 50 (2), pp.427-430. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.543232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05150156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation instability control via evolutionarily optimized optical seeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanophotonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 14 (16), pp.2821-2833. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/nanoph-2025-0070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 33 (4), pp.8431. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.545591⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization methods for integrated and programmable photonics in next-generation classical and quantum smart communication and signal processing systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junliang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imtiaz Alamgir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Optics and Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (3), pp.526-622. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/AOP.533504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05225401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum Generation in Dispersion Engineered Highly Doped Silica Glass Waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangkuo Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuhua Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Ye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qian Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shao Hao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laser and Photonics Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 17 (11), pp.2200754. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/lpor.202200754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04186651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Division Multiplexing for Multiplex Coherent Anti-Stokes Raman Scattering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Desmouliére</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lightwave Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, inPress, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JLT.2023.3297277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.E. Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlocal bonding of a soliton and a blue-detuned state in a microcomb laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6 (1), pp.259. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-023-01372-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04216810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single-Photon Level Dispersive Fourier Transform: Ultrasensitive Characterization of Noise-Driven Nonlinear Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (11), pp.3915 - 3928. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsphotonics.3c00711⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin scattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 52, pp.106830. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04260118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-octave spanning supercontinuum from a 4.53 µm fiber-based laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idris Tiliouine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Esteban Jimenez-Durango</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Results in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47, pp.106326. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rinp.2023.106326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances on time-stretch dispersive Fourier transform and its applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hideur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7 (1), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2022.2067487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing supercontinuum spectro-temporal properties by leveraging machine learning towards multi-photon microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.940902. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.940902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vagues scélérates optiques - Étude des événements extrêmes en photonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Optique Photonique, TIP520WEB, pp.e6422. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-e6422⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twin spotlight beam generation in quadratic crystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communications Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 5 (1), pp.197. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s42005-022-00976-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03771442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-Time Mapping Technique for Direct Spectral Characterization of Biphoton States From Pulsed Spontaneous Parametric Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.834065. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphot.2022.834065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03593924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boosting and Taming Wave Breakup in Second Harmonic Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphy.2021.640025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autonomous on-chip interferometry for reconfigurable optical waveform generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8 (10), pp.1268. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/optica.435435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03366963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear optical response and self-trapping of light in biological suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physics: X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 5 (1), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/23746149.2020.1778526⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann pulses in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28 (26), pp.39827. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.411736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03078999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coherent combining of self-cleaned multimode beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Săpânțan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (20481), </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-77505-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03026782v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-optical pulsing in a microresonator filtered fiber-laser: a route towards all-optical control and synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (14), pp.19242. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.27.019242⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical generation and control of spatial Riemann waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 44 (14), pp.3542. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.44.003542⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser cavity-soliton microcombs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (6), pp.384-389. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0379-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Striving for extreme solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fetah Benabid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.509-511. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0497-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02288098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-Guiding in Red Blood Cell Suspensions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics &amp; Photonics News</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03010967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Generation of Riemann Waves in Optics: A Route to Shock Wave Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhigang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 117 (7), pp.073902. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.117.073902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time measurements of spontaneous breathers and rogue wave events in optical fibre modulation instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.13675. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ncomms13675⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Femtosecond laser fabrication of micro and nano-disks in single layer graphene using vortex Bessel beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 103, pp.241111. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4846415⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00924224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrafast Single-Shot Measurements in Modulation Instability and Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georg Herink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 24 (12), pp.55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time noise and wavelength correlations in octave-spanning supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Kudlinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21, pp.18452 - 18460. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.018452⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incoherent resonant seeding of modulation instability in optical fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Minh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 38, pp.5338 - 5341. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.38.005338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noise and chaos contributions in fast random bit sequence generated from broadband optoelectronic entropy sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiole Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michael Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Circuits and Systems Part 1 Fundamental Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 99, pp.1 - 14. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCSI.2013.2284001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Kuznetsov-Ma soliton dynamics in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.463. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00709265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Describing supercontinuum noise and rogue wave statistics using higher-order moments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Sorensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ole Bang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 285 (9), pp.2451 - 2455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time full bandwidth measurement of spectral noise in supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessio Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.882. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep00882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00946616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random walks and random numbers from supercontinuum generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith J. Blow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergei K. Turitsyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 20 (10), pp.11143-11152. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.20.011143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New analysis of an old instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003697⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00585158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Akhmediev breather evolution in optical fiber for realistic initial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Physics Letters A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 375 (19), pp.2029-2034. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physleta.2011.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Peregrine soliton observed at last</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics and photonics news</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.30. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OPN.22.12.000030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral dynamics of modulation instability described using Akhmediev breather theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 36 (11), pp.2140-2142. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OL.36.002140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitations of the linear Raman gain approximation in modeling broadband nonlinear propagation in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Dudley</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 18 (24), pp.25449-25460. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.18.025449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00581754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The generalized Cauchy relation: a probe for local structure in materials with isotropic symmetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Bactavatchalou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Alnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bailer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Conference Series</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 40, pp.111-117. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1742-6596/40/1/014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (105)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-frequency Comb generation in Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO Europe 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05372649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harnessing Electro-Optic Modulation and On-Chip Temporal Interleaving Towards Versatile Frequency Comb Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11109983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Comb Generation in Monolithic High-Q Fiber Fabry-Perot Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debanuj Chatterjee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111647⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temporal reflection in a nonlinear photonic integrated circuit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO EUROPE 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EPS, Jun 2025, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05079199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for nonlinear optical processing in guided optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AI and Optical Data Sciences VI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE Photonics West 2025, Jan 2025, San Francisco, France. pp.78, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3042789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiphoton imaging via spectro-temporally tailored femtosecond pulses for dynamically reconfigurable excitation and multimodal analysis of biological samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Ferrandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19ème colloque de la Société française des Microscopies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFµ, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantum in Photonic Microstructures Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Limoges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Machine Learning and a Photonic Integrated Chip for the Spectro-Temporal Tailoring of Supercontinuum Generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Saucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11111412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Programmable Kerr Comb Mode-Locked Fiber Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Mussot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110400⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine Learning Control of Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05240453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics: Characterization and control of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SPIE, Apr 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-bin entangled photons for scalable quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2024, Québec City, Canada. pp.JM3E.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and machine-learning optimization of modulation instability processes in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concatenation of Kerr solitary waves for self-referenced coherent Raman imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.JW2A.25, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2024.JW2A.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions Between a Soliton and a Blue-Detuned State in a Microcomb Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vittorio Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre H Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Debayan Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photon 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IOP, Sep 2024, Swansea, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encoding information in time-bin entangled photonic systems for scalable quantum state processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Monika</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farzam Nosrati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05227855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tailored temporal and spatial nonlinear interactions in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Structured Light and Multimode Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Rovaniemi, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Total internal reflection of polychromatic filaments in YAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Chrétien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2024, Charlotte (NC), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of a Townes soliton dedicated to ultrafast 3D imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Chretien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AES 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raman scattering and supercontinuum generation in high-index doped silica chip waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gil Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sait Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.34, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3021965⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verrouillage intermodal pour la génération agile d'impulsions optiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle et optimisation de l'instabilité de modulation par injection optique et apprentissage automatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération de supercontinuum dans des puces photoniques intégrées de silice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Normandie 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2024, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04783207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip Pulse Pattern Generation and Fiber Propagation for Multidimensional Wave-packet Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PIERS 2024 (PhotonIcs and Electromagnetics Research Symposium)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Chengdu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04780992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brillouin backscattering in a high-index doped silica chip waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on OptoMechanics and Brillouin Scattering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Campinas, Feb 2024, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04573131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Supercontinuum generation in high-index doped silica photonic integrated circuits under diverse pumping settings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Fanjoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EOS Annual Meeting (EOSAM) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Optical Society, Sep 2024, Naples, Italy. pp.348</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05228440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction of Continuous Waves and Laser Cavity-Solitons in Micro-Resonators: Enhancing Stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Cecconi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 24th International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Bari, Italy. pp.1-3, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON62926.2024.10647992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip generation and processing of ultrafast time-entangled photonic qudits for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Charlotte, United States. pp.FTu4F.6, </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2024.FTu4F.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomedical CARS system free of external delay line</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Desmoulière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Arthur Ndong Ntoutoume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics Europe 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Strasbourg, France. pp.5, </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.3016653⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual femtosecond pumping supercontinuum generation in a highly doped silica glass integrated waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charbel Khallouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent. E. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T. Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Moss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GDR ELIOS Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Spectro-temporal Control of Supercontinuum Generation Using a Programmable Photonic Chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2024 (FiO LS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Sep 2024, Denver, CO, United States. pp.JW4A.37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation de la diffusion Brillouin dans un guide d'ondes intégré de silice dopée à haut indice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V T Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J C Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K P Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectro-temporal Characterization of Tunable Supercontinuum using X-FROG Measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231802⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kien Phan Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics/Europe and the European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light by light manipulation in multimode fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Antennas and Electromagnetic Systems (AES)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Torremolinos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond-spaced time-entangled photonic qudits on chip and their use for quantum communications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, San Jose (CA), United States. pp.FM4E.5, </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FM4E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Brillouin Backscattering in a 50cm-Long High-Index Doped Silica Chip Waveguide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zerbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beugnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Huy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation Instability Control via Optical Seeding and Machine Learning Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Kermene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart photonics - from on-chip pulse processing to nonlinear fiber propagation dynamics optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indo-French Workshop on Microwave and Photonic Technologies (IWMP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chennai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, May 2023, San Jose (CA), United States. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From On-chip Pulse Processing to Tailored Nonlinear Fiber Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V.T. Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, San Jose, France. pp.FTu4B.1, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_FS.2023.FTu4B.1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04181419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-by-Light Control Enabled by Incoherent Beam Superpositions in Multimode Fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Arosa Lobato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 23rd International Conference on Transparent Optical Networks (ICTON)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucharest, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04781100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Control of Supercontinuum Generation by Machine Learning Towards Multiphoton Microscopy Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232490⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation et contrôle intelligent des effets non-linéaires en optique guidée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales de l’Optique Guidée (JNOG 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFO, Jul 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable architectures for CMOS and telecom-compatible quantum information processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, San Francisco, United States. pp.2, </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2654453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable Quantum Signal Processing with Integrated Photonics and Fiber-based Modules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Transparent Optical Networks (ICTON 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bucarest, Romania. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTON59386.2023.10207524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Characterization of Nonlinear Instabilities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical Prediction of Incoherent Modulation Instability Dynamics through Deep Learning Approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Munich (Allemagne), Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10232332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-chip temporal pulse pattern generation and fiber propagation: Multidimensional wave-packet control and characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van-Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 IEEE Photonics Society Summer Topicals Meeting Series (SUM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Palerme, Italy. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SUM57928.2023.10224416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applications of nonlinear optics in multimode fibers for multiphoton imaging and CARS spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lefort</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Zitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Ferraro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International School of Liquid Crystals XXVI course</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A. d’Alessandro, P. Pasini, C. Zannoni Directors of the course, Aug 2023, Erice (Sicile), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive characterization of nonlinear instabilities via single photon dispersive Fourier-transform</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, California, United States. pp.JW3B.166, </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2022.JW3B.166⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-friendly, reconfigurable all-optical signal processing with integrated photonics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd URSI Atlantic and Asia Pacific Radio Science Meeting (AT-AP-RASC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/AT-AP-RASC54737.2022.9814194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle de l'instabilité de modulation par injection optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raktim Haldar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scalable, Autonomous On-Chip Picosecond Pulse-Shaping Enabled by Smart Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.STh2E.5, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.STh2E.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectral Characterization of Parametric Biphoton States Enabled by Frequency-to-time Mapping Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Conference on Lasers and Electro-Optics (CLEO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Sapporo, Japan. pp.CThP7F_03, </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEOPR.2022.CThP7F_03⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning optimization of supercontinuum properties towards multiphoton microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Nonlinear Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, 2022, Maastricht, Netherlands. NpTu1G.3, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/NP.2022.NpTu1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04306547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrasensitive Dispersive Fourier Transform Technique for Nonlinear Instability Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 Frontiers in Optics + Laser Science Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, New York, United States. </w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2022.FTu1B.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04307427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés d’un supercontinuum par apprentissage automatique pour la microscopie multiphotonique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Van Thuy Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Février</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Couderc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics: From on-chip Pulse Processing to Nonlinear Fiber Propagation Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Photonics Congress - Integrated Photonics Research (IPR 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, OPTICA, Jul 2022, Maastricht (Netherland), Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Telecom-compatible, affordable and scalable quantum technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Montaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Sciara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022 IEEE Photonics Conference (IPC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Vancouver, Canada. pp.1-2, </w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPC53466.2022.9975549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04308182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra-sensitive Dispersive Fourier-Transform Characterization Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassin Boussafa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées du GDR Elios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03828096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle technique ultra-sensible de caractérisation des instabilités non-linéaires par étirage temporel dispersif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn Sader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surajit Bose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Nice 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Temporal Coherence Synthesis for Classical and Quantum Waveform Processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, United States. pp.SF3G.2, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2022.SF3G.2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frequency-to-time Mapping-Assisted Spectral Characterization of Parametric Biphoton States</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anahita Khodadad Kashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, San Jose, CA, United States. pp.FW1A.5, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2022.FW1A.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest experimental advances in nonlinear multimode fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Leventoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fabert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sapantan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrated Photonics Research, Silicon and Nanophotonics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Washington, DC, United States. pp.IF1A.7, </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/IPRSN.2021.IF1A.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filamentation and beam-reshaping in a 2D quadratic nonlinear medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaël Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahar Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. pp.EF 3.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picosecond Pulse Shaping via On-Chip Interferometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics + Laser Science 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Washington, United States. pp.FM1B.5, </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/FIO.2021.FM1B.5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: QELS_Fundamental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, San Jose, United States. pp.FM4H.7, </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_QELS.2021.FM4H.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All-optical Sampling for Adaptive On-Chip Picosecond Pulse-Shaping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Chemnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bennet Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Maclellan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Helsten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Online, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03418007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-soliton spatial autoguidé en milieu non lineaire quadratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tigran Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OPTIQUE Dijon 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03439006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Study of Coexisting States in Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Henry Hanzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sai T Chu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent E Little</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 European Quantum Electronics Conference (EQRC 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Munich, Germany. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC52157.2021.9541692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03417996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smart Nonlinear Photonics -From ultrashort pulse processing to multidimensional control & applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Optics and Photonics - NICE 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nice, France. pp.95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of 2D Spatiotemporal Rogue Events in a Quadratic Nonlinear Medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Jauberteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Tonello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabio Baronio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katarzyna Krupa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTu2F.18, </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTu2F.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light-induced biological waveguides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tobias Hansson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Structured Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Yokohama, Japan. pp.26, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2573761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcombs Based on Laser Cavity Solitons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henry Hazard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luana Olivieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Science and Innovations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.SF1G.3, </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_SI.2020.SF1G.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Third-order Riemann Pulses in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhili Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Wabnitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEO: Applications and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Washington, United States. pp.JTh2E.18, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/CLEO_AT.2020.JTh2E.18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03011048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveguides of Light through Red Blood Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Bezryadina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rekha Gautam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yinxiao Xiang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josh Lamstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Liang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Manipulation and Its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Tucson, United States. pp.AT2E.3, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OMA.2019.AT2E.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Cavity-Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">OSA Advanced Photonics Congress - Integrated Photonics Research, Silicon and Nanophotonics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Burlingame, United States. paper IT2A.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical Control of Spatial Riemann Waves and Burgers' Equation Dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domenico Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pengzhen Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yujie Qiu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customizing Supercontinuum Generation Via Adaptive On-Chip Pulse Splitting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Roztocki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Reimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Luc Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observation of Laser-Cavity Solitons in Micro-Resonators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hualong Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Cooper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8872338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermo-Optical Pulsing in a Resonator-Based Laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxwell Rowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Pasquazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Di Lauro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Sebastian Totero Gongora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Munich, Germany. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEOE-EQEC.2019.8873107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-Time Measurements of Ultrafast Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Optics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Waikoloa Beachn, Hawaii, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time measurements of spontaneous breathers generated by modulation instability in optical fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Michaël Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, California, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Inviscid Burgers' Equation in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02392831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct Measurement of Temporal Rogue Waves Generated by Spontaneous Modulation Instability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Noise-induced Rogue Waves Generated by Modulation Instability in Optical Fibre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Optical Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Düsseldorf, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Observation of Inviscid Burgers Equation Dynamics in Nonlinear Fiber Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02300627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Measurements of Temporal Rogue Waves and Spontaneous Modulation Instability in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikko Narhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanti Toenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, San Jose, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02134421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inviscid Burgers’ Equation and Riemann Waves in Optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics and Fiber Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03369037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shoaling in Optical Fiber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Bongiovanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Morandotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics and European Quantum Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02138804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisceaux non-diffractants et accélérants. Applications à la micro et nanostructuration par laser femtoseconde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jinggui Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Cristaux pour l'Optique (JNCO) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, France. pp.M5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nondiffracting and curved light beams for femtosecond laser micro-/nano-machining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chen Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Mathis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Froehly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Optomechatronic Technologies (ISOT) 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, South Korea. pp.M3B-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispersive time stretching measurements of real-time spectra and statistics for supercontinuum generation around 1550 nm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Stefani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Ambroise Lacourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.436</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real time spectra and wavelength correlation maps: new insights into octave-spanning supercontinuum generation and rogue waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Godin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Sylvestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Larger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Merolla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and Electro-Optics - International quantum electronics conference (CLEO/EUROPE - IQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Germany. pp.385</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00950159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of modulated signals in optical fibers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miro Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solitons, Collapses and turbulence : Achievements, Developments and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Novosibirsk, Russia. pp.463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00713356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extreme events in nature, randomness and rogue wave in optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Dudley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics global conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00831890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique des solitons de Kuznetsov-Ma observée en optique fibrée non-linéaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Millot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32ièmes Journées Nationales de l'Optique Guidée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Lyon, France. pp.69-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00717880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical rogue waves and localized structures in nonlinear fiber optics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goëry Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30 URSI General assembly and scientific symposium of international union of radio science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Istanbul, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00614059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical studies of modulation instability and nonlinear compression dynamics in optical fiber propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Erkintalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Genty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Optical Sensors and Photonic Crystal Fibers V</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Prague, Czech Republic. pp.80732N, </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.887455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00655133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal spectral dynamics of modulation instability : theory, simulation, experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Hammani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Wetzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Kibler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Fatome</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Finot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Lasers and ElectroOptics Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00573850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Supercontinuum Generation from Light Filaments in Ceramic Nd:YAG Polycrystals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bagley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Wehbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Mansuryan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Maître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 Conference on Lasers and Electro-Optics Europe & European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Munich, Germany. IEEE, pp.1-1, </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC65582.2025.11110618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05250173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude théorique d’une architecture innovante de laser Raman programmable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Bougaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal Arbati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno P Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cutrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JCOM 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05238578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId474"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150156v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bagley" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wehbi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mansuryan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulesteix" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543232" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sciara" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chemnitz" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montaut" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crockett" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55345-0" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Lauro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennet Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Alamgir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.533504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangkuo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiliouine" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jimenez-Durango" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106326" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186651v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106830" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181392v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmouli&#233;re" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3297277" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041287v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Esteban Jimenez-Durango" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260118v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hoang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Little" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.940902" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771442v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauberteau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00976-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.834065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.640025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maclellan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Roztocki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Helsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.435435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gautam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bezryadina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiao Xiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2020.1778526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bongiovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.411736" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026782v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#259;p&#226;n&#539;an" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77505-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gongora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.019242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengzhen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Totero Gongora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0379-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0497-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Lamstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bongiovanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Blow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246844v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111647" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240466v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Arbati" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109983" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372649v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khallouf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bougaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240514v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111412" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246837v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110400" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782107v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Monika" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Nosrati" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783120v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Moss" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227855v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783931v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782153v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Chu" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021965" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783140v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783109v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781277v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chretien" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arosa Lobato" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fanjoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Beugnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Huy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2024.FTu4F.6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181419v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Hoang" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boussafa" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaves" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sader" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FTu4B.1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308200v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308194v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308199v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307447v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231802" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259959v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307443v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerbib" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huy" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231384" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308197v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mansuryan" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonello" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arosa Lobato" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferraro" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zitelli" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307437v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FM4E.5" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781100v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2654453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308169v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232332" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224416" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307460v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2022.CThP7F_03" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812416v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814194" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828093v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811756v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812459v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STh2E.5" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308190v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811797v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975549" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812624v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FW1A.5" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812523v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SF3G.2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812019v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1B.5" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417999v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapantan" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541733" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436086v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437273v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTu2F.18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2573761" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011048v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTh2E.18" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011062v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pasquazi" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hazard" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Olivieri" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SF1G.3" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417175v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872338" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2019.AT2E.3" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417217v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reimer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Godin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872354" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417185v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872700" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417153v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392831v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bongiovanni" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kues" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morandotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morandotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250173v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110618" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238578v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875796v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Yu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Sciara" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Chemnitz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Montaut" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Crockett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-55345-0" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224753v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tigran Mansuryan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Bagley" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Boulesteix" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yago Arosa" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Krupa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.561661" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224297v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Boussafa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Sader" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thuy Hoang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Chaves" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bougaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-62713-x" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05150156v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bagley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Wehbi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Mansuryan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Boulesteix" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ma&#238;tre" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.543232" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224322v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raktim Haldar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kues" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/nanoph-2025-0070" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224729v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Khallouf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V T Hoang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Little" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Chu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.545591" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225401v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Di Lauro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bennet Fischer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junliang Dong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imtiaz Alamgir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/AOP.533504" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290924v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangkuo Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuhua Li" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Ye" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Li" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shao Hao Wang" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/lpor.202200754" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186651v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zerbib" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Beugnot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kien Phan Huy" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Little" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106830" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181392v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tonello" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Krupa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desmouli&#233;re" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JLT.2023.3297277" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181402v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tiliouine" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Granger" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.E. Jimenez-Durango" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Leventoux" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Wetzel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rinp.2023.106326" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04216810v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cutrona" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Cecconi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre H Hanzard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxwell Rowley" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debayan Das" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01372-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291020v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Surajit Bose" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anahita Khodadad Kashi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c00711" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04260118v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Hoang" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Beugnot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Little" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041287v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idris Tiliouine" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Granger" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Esteban Jimenez-Durango" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Leventoux" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Wetzel" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181416v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien F&#233;vrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Couderc" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.940902" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665166v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Godin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hanzard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hideur" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2022.2067487" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771437v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652258v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-e6422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03771442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Jauberteau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Wehbi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Tonello" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Baronio" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-022-00976-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03593924v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphot.2022.834065" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175429v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2021.640025" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366963v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maclellan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Roztocki" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Helsten" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/optica.435435" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871080v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rekha Gautam" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Bezryadina" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinxiao Xiang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Hansson" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Liang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23746149.2020.1778526" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03078999v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Bongiovanni" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhili Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Wabnitz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.411736" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026782v2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria S&#259;p&#226;n&#539;an" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-77505-0" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288106v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Gongora" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hualong Bao" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.27.019242" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288101v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengzhen Yang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujie Qiu" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.44.003542" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417145v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Cooper" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebastian Totero Gongora" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0379-5" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02288098v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fetah Benabid" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0497-0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03010967v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josh Lamstein" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140330v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bongiovanni" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kues" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhigang Chen" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.117.073902" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300375v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikko Narhi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Billet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanti Toenger" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13675" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924224v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen Xie" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Ambroise Lacourt" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Michael Dudley" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Courvoisier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4846415" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223554v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Micha&#235;l Dudley" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Herink" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dias" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877549v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Larger" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.018452" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945714v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Minh Nguyen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Combes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.38.005338" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938365v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiole Fang" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Merolla" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCSI.2013.2284001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00709265v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Go&#235;ry Genty" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00463" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223656v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Sorensen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ole Bang" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00946616v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Stefani" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep00882" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761312v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith J. Blow" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergei K. Turitsyn" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.20.011143" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585158v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erkintalo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Hammani" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003697" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605272v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Genty" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Dudley" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2011.04.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647865v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPN.22.12.000030" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592275v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.002140" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00581754v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.025449" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03030000v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Bactavatchalou" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Alnot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bailer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kolle" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U M&#252;ller" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/40/1/014" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05372649v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bunel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debanuj Chatterjee" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lumeau" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Moreau" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240466v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal Arbati" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. F&#233;vrier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11109983" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246844v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111647" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05079199v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Khallouf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Sader" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bougaud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227760v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chaves" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Saucourt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van-Thuy Hoang" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3042789" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238589v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Ferrandon" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250459v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240514v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11111412" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246837v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110400" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05240453v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. T. Hoang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110883" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781016v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782107v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Monika" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farzam Nosrati" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227814v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782075v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chr&#233;tien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Boulesteix" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2024.JW2A.25" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250478v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227855v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783120v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent E Little" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T Chu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J Moss" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783931v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781400v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781277v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chretien" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Arosa Lobato" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782153v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Khallouf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sait Chu" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3021965" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783140v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783109v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04783207v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Fanjoux" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780992v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573131v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zerbib" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J C Beugnot" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K P Huy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228440v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent. E. Little" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai T. Chu" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781051v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasquazi" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cutrona" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cecconi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hanzard" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rowley" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON62926.2024.10647992" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782024v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2024.FTu4F.6" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782144v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Desmouli&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Arthur Ndong Ntoutoume" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3016653" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250394v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David J. Moss" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308199v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307447v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sai Chu" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231802" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259959v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308197v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mansuryan" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tonello" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Arosa Lobato" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ferraro" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Zitelli" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307437v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FM4E.5" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307443v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zerbib" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Hoang" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beugnot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Huy" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231384" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307448v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Kermene" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232691" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308200v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308194v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Boussafa" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chaves" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sader" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fischer" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_FS.2023.FTu4B.1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04181419v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307445v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferraro" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zitelli" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231395" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04781100v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTON59386.2023.10207524" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307449v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232490" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308198v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308188v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2654453" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308169v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307450v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roy" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232793" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10232332" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SUM57928.2023.10224416" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650464v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lefort" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Zitelli" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Ferraro" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812032v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2022.JW3B.166" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812416v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/AT-AP-RASC54737.2022.9814194" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828093v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811756v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812459v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.STh2E.5" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307460v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEOPR.2022.CThP7F_03" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306547v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2022.NpTu1G.3" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04307427v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2022.FTu1B.3" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811797v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308190v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308182v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPC53466.2022.9975549" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03828096v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811779v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812523v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2022.SF3G.2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812624v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2022.FW1A.5" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417999v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fabert" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sapantan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541733" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417995v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Henry Hanzard" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/IPRSN.2021.IF1A.7" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436086v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812019v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/FIO.2021.FM1B.5" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417992v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_QELS.2021.FM4H.7" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418007v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439006v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Jauberteau" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417996v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC52157.2021.9541692" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437273v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011031v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTu2F.18" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011071v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2573761" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011062v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Pasquazi" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henry Hazard" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Olivieri" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_SI.2020.SF1G.3" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011048v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/CLEO_AT.2020.JTh2E.18" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OMA.2019.AT2E.3" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417217v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417185v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872700" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417187v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Reimer" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Luc Godin" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872354" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417175v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8872338" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417153v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEOE-EQEC.2019.8873107" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369004v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392718v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Merolla" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392831v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bongiovanni" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kues" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Hu" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Chen" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134932v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134436v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300627v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134421v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03369037v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Morandotti" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138804v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Morandotti" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939304v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Mathis" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinggui Zhang" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00938918v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Froehly" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00832945v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Stefani" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950159v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00713356v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miro Erkintalo" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831890v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Dudley" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717880v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614059v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655133v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dias" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hammani" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.887455" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573850v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250173v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC65582.2025.11110618" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05238578v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>