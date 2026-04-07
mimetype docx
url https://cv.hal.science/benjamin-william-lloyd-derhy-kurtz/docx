--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2339,51 +2339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F47F7ED1"/>
+    <w:nsid w:val="D877A45B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>