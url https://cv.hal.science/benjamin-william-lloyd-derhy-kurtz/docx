--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -910,260 +910,260 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le devenir de l’action artistique et culturelle dans le discours des professionnels ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La Fake News en 2021 : notions et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t>
+              <w:t xml:space="preserve">Fake News : Concept, Méthode et Lutte ; approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03186113v1</w:t>
+                <w:t xml:space="preserve">halshs-03186120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'inclusion dans l'enseignement supérieur au travers des valeurs et pratiques (inter)culturelles des étudiants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Basco</w:t>
+                <w:t xml:space="preserve">Le devenir de l’action artistique et culturelle dans le discours des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Feryn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 8th International Scientific Conference "The Current Issues in Theoretical and Applied Psychology"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Yerevan, Arménie</w:t>
+              <w:t xml:space="preserve">XXIIe Congrès de la SFSIC,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665250v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03186113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Fake News en 2021 : notions et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'inclusion dans l'enseignement supérieur au travers des valeurs et pratiques (inter)culturelles des étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Basco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fake News : Concept, Méthode et Lutte ; approches pluridisciplinaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t>
+              <w:t xml:space="preserve">The 8th International Scientific Conference "The Current Issues in Theoretical and Applied Psychology"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Yerevan, Arménie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03186120v1</w:t>
+                <w:t xml:space="preserve">hal-03665250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t>
               </w:r>
@@ -2339,51 +2339,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D877A45B"/>
+    <w:nsid w:val="BD3758E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2570,51 +2570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-william-lloyd-derhy-kurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-2603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24967212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73148449817115691528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000472276719" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X02CJB8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8PR2QLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31165/nk.2014.71.326" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186113v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feryn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186120v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315671741-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Knox" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03216189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-william-lloyd-derhy-kurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-2603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24967212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73148449817115691528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000472276719" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X02CJB8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8PR2QLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31165/nk.2014.71.326" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feryn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315671741-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Knox" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03216189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>