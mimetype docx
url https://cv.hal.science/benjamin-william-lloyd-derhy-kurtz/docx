--- v2 (2026-04-28)
+++ v3 (2026-05-20)
@@ -1,2284 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2232 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin W. L. Derhy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjamin-william-lloyd-derhy-kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-3546-2603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">24967212X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">73148449817115691528</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=GSSbyKQAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000472276719</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin W.L. Derhy [Kurtz] est Directeur des Programmes du réseau éducatif ORT France, après avoir été Directeur des études d'une école supérieure de droit, ainsi que directeur pédagogique de l'école de communication de l'Université Catholique de Lyon et responsable pédagogique / A.T.E.R. à Avignon Université. Il est chercheur au Laboratoire MARGE de l'Université Lyon 3, après l'avoir été au Laboratoire Culture et Communication et au Centre Norbert Elias de l’université d’Avignon, en communication et en sociologie de la télévision et des médias. Il est titulaire d’un PhD de l’Université d’East Anglia (Norwich, Royaume-Uni), obtenu en 2018.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son approche se situe à la croisée de la sociologie des médias et du courant anglophone des Cultural studies. Ses recherches se concentrent sur la socio-économie et la sémiologie des industries créatives et culturelles (en particulier l’industrie audiovisuelle), à travers trois prismes complémentaires :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-les personnels et le fonctionnement socio-économique de l’industrie ;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-les pratiques de narration, de distribution et de diffusion, notamment numérique tel que le transmédia;</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">-et enfin la réception de ces biens, à travers l’étude des publics, notamment vis-à-vis des Fake News.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Derhy est l'auteur et co-directeur de plusieurs ouvrages (« L’industrie Télévisuelle Revisitée: Typologie, relations sociales et notion(s) du succès » (2020) chez L’Harmattan, Paris (préfacé par Bernard Miège) ; « The Rise of Transtexts: Challenges and Opportunities » (2016 / 2019) chez Routledge, New York) et de plusieurs dizaines d'articles scientifiques (publiés pour la plupart sous le nom &amp;quot;Benjamin W.L. Derhy Kurtz&amp;quot;).</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion dans l'enseignement supérieur au travers des valeurs et pratiques (inter)culturelles des étudiants. Étude de représentations en France et en Arménie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Psychology Scientific Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.88-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The values and (inter)cultural practices of students in France and Armenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modern Psychology Scientific Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2, pp.128-132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Caron et Nathalie Ponsard (dirs), La France en guerre. Cinq « années terribles »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37, pp.411-414. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.22693⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aedín Mac Devitt. « Museums in a digital world »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture et Musées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35, pp.346-348. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/culturemusees.5246⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bonheur par laudation : mesures personnelles du succès dans l’industrie télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.9568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03158448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'amour du travail bien fait : mesures personnelles du succès dans l'industrie télévisuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 17, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6524⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03185974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transmedia Practices: A Television Branding Revolution... and It's Just Getting Started</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networking Knowledge: Journal of the MeCCSA Postgraduate Network</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (1), </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31165/nk.2014.71.326⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le devenir de l’action artistique et culturelle dans le discours des professionnels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Feryn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSIC,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'inclusion dans l'enseignement supérieur au travers des valeurs et pratiques (inter)culturelles des étudiants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 8th International Scientific Conference "The Current Issues in Theoretical and Applied Psychology"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Yerevan, Arménie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Fake News en 2021 : notions et enjeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fake News : Concept, Méthode et Lutte ; approches pluridisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The internationalization process of cities in Europe: stakes within the territorial cultural governance of a city designated European Capital of Culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Pamart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Vilatte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Schall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe Congrès de la SFSICCultural policies. What’s new?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr Who: Master of Time... but especially Space!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctor Who: Walking in Eternity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Hertfordshire, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BBC – Branding Doctor Who Internationally</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Stratégie de Marque dans l'Audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre, discerner et réguler les fake news</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Champy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2024, 978-2-7314-1327-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04766672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’industrie télévisuelle revisitée : typologie, relations sociales et notion(s) du succès Paris, L’Harmattan, série Questions de communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03185952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of Transtexts : Challenges and Opportunities (Paperback edition)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. 2019, Routledge Research in Cultural and Media Studies, 978-0367874407</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Rise of The transtexts. Challenge and opportunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The World is Changing… and Transtexts are Rising</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Bourdaa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Transtexts: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.1-11, 2016, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781315671741-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Set in Stone: Issues of Canonicity of Transtexts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Transtexts: Challenges and Opportunities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.104-18, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03186093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Texture, Realism, Performance Exploring; the Intersection of Transtexts and the Contemporary Sitcom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Knox</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Rise of Transtexts: Challenges and Opportunities.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.49-67, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03160030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Stratégie de Marque de la BBC et des ses Programmes dans le Monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Armand Colin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La stratégie de marque dans l'audiovisuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-497, 2013, 978-2200285449</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03186103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cult Yet? The ‘‘Miracle’’ of Internationalization?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I.B. Tauris / Bloomsbury. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Torchwood Declassified: Investigating Mainstream Cult Television</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.51-64, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03187777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Success and the TV industry: how practitioners apprehend the notion(s) of success in their discourses within the Anglophone Transatlantic Television Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin W.L. Derhy Kurtz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Library and information sciences. University of East Anglia, Norwich (Royaume-Uni), 2017. English. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03216189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId56"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2339,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BD3758E0"/>
+    <w:nsid w:val="8B5E94BE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2570,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-william-lloyd-derhy-kurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-2603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24967212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73148449817115691528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000472276719" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660546v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basco" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660549v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186141v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22693" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186144v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5246" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X02CJB8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158448v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9568" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6524" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8PR2QLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186109v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31165/nk.2014.71.326" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186120v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feryn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186123v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186125v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766672v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185952v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186097v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476615v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186091v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315671741-7" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186093v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160030v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Knox" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186103v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187777v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03216189v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjamin-william-lloyd-derhy-kurtz" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3546-2603" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24967212X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/73148449817115691528" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=GSSbyKQAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000472276719" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660546v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Basco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy Kurtz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03660549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186141v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.22693" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186144v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.5246" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-X02CJB8J-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03158448v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.9568" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185974v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6524" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-F8PR2QLP-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186109v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31165/nk.2014.71.326" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186113v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Feryn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-avignon.hal.science/hal-03665250v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186120v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186117v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Pamart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Vilatte" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Schall" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186123v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186125v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766672v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin W.L. Derhy" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Champy" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03185952v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186097v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourdaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476615v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186091v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781315671741-7" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03186093v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160030v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Knox" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186103v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03187777v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03216189v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>