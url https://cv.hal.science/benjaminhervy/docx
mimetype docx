--- v0 (2026-03-15)
+++ v1 (2026-04-12)
@@ -983,311 +983,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.3-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01146768v1</w:t>
+                <w:t xml:space="preserve">hal-01236995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CIRP Annals, 64 (1), pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01236995v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des technologies numériques au musée d'histoire de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et collections publiques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (268), pp.57 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1446,636 +1446,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Correction des données : retour d’expérience sur la plate-forme RECITAL de transcription participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01819079v1</w:t>
+                <w:t xml:space="preserve">hal-02536803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A First Attempt Towards General Purpose Data Model for Historical Databases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linfei Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02537059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de consensus : les enseignements de la plate-forme RECITAL de transcription participative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2018 : Matérialités de la recherche en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02536772v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des données : retour d’expérience sur la plate-forme RECITAL de transcription participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recherche de consensus : les enseignements de la plate-forme RECITAL de transcription participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DHNord2018 : Matérialités de la recherche en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536803v1</w:t>
+                <w:t xml:space="preserve">hal-02536772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et chaînage supervisés de connaissances d'un corpus d'entretiens en histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIG, Jan 2017, Grenoble, France. pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529212v1</w:t>
+                <w:t xml:space="preserve">hal-01500592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et chaînage supervisés de connaissances d'un corpus d'entretiens en histoire des sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Teissier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIG, Jan 2017, Grenoble, France. pp.427-428</w:t>
+              <w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500592v1</w:t>
+                <w:t xml:space="preserve">hal-01529212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Process of Un-structured Data Analysis for Knowledge Chaining</w:t>
               </w:r>
@@ -2518,243 +2518,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Vidal</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244004v1</w:t>
+                <w:t xml:space="preserve">hal-01398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+                <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398469v1</w:t>
+                <w:t xml:space="preserve">hal-01244004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented historical scale model for museums: from curation to multi-modal promotion</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval Virtual VRIC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t>
@@ -3192,446 +3192,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de données produit sémantiques : vers une muséologie durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874549v1</w:t>
+                <w:t xml:space="preserve">hal-00936282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866044v1</w:t>
+                <w:t xml:space="preserve">hal-00936270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936270v1</w:t>
+                <w:t xml:space="preserve">hal-00866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de données produit sémantiques : vers une muséologie durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18e journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936282v1</w:t>
+                <w:t xml:space="preserve">hal-00874549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et capitalisation des connaissances au service du patrimoine culturel. Application à la maquette du port de Nantes en 1900.</w:t>
               </w:r>
@@ -3680,159 +3680,176 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t>
+              <w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717729v1</w:t>
+                <w:t xml:space="preserve">hal-00736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
+                <w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
@@ -3850,557 +3867,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+              <w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760338v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
+                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00738193v1</w:t>
+                <w:t xml:space="preserve">hal-00760338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t>
+                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736621v1</w:t>
+                <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817295v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Delfosse</w:t>
+                <w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736628v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4833,51 +4833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B1F0B47F"/>
+    <w:nsid w:val="A68F9A2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminhervy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5755-6478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537059v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfei Guo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminhervy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5755-6478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfei Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>