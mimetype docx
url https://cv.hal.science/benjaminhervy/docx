--- v1 (2026-04-12)
+++ v2 (2026-05-07)
@@ -983,311 +983,311 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, CIRP Annals, 64 (1), pp.161-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01236995v1</w:t>
+                <w:t xml:space="preserve">hal-01146768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DHRM: A new model for PLM dedicated to product design heritage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Museum augmented interface for historical scale models: towards a new way for cultural heritage promotion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIRP Annals - Manufacturing Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 15 (1), pp.3-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cirp.2015.04.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01146768v1</w:t>
+                <w:t xml:space="preserve">hal-01236995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'utilisation des technologies numériques au musée d'histoire de Nantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musées et collections publiques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2 (268), pp.57 - 60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1446,636 +1446,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04106713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction des données : retour d’expérience sur la plate-forme RECITAL de transcription participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A First Attempt Towards General Purpose Data Model for Historical Databases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linfei Guo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFORSID 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536803v1</w:t>
+                <w:t xml:space="preserve">hal-02537059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Attempt Towards General Purpose Data Model for Historical Databases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Raschia</w:t>
+                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Granet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Roman Jimenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marouane Hachicha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EADH 2018: Data in Digital Humanities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02537059v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01819079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crowdsourcing-based Annotation of the Accounting Registers of the Italian Comedy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adeline Granet</w:t>
+                <w:t xml:space="preserve">Recherche de consensus : les enseignements de la plate-forme RECITAL de transcription participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Raschia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Language Resources and Evaluation (LREC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Miyazaki, Japan</w:t>
+              <w:t xml:space="preserve">DHNord2018 : Matérialités de la recherche en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01819079v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02536772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche de consensus : les enseignements de la plate-forme RECITAL de transcription participative</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correction des données : retour d’expérience sur la plate-forme RECITAL de transcription participative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pigeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Raschia</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DHNord2018 : Matérialités de la recherche en sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFORSID 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/ISTE.OP.2019.0348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02536772v1</w:t>
+                <w:t xml:space="preserve">hal-02536803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction et chaînage supervisés de connaissances d'un corpus d'entretiens en histoire des sciences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Teissier</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LIG, Jan 2017, Grenoble, France. pp.427-428</w:t>
+              <w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500592v1</w:t>
+                <w:t xml:space="preserve">hal-01529212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction d'expressions et mise en réseau d'un corpus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction et chaînage supervisés de connaissances d'un corpus d'entretiens en histoire des sciences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Quantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Teissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13es journées sur les Entrepôts de Données et l’Analyse en ligne (EDA 2017): "Business Intelligence &amp; Big Data"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France. pp.167-168</w:t>
+              <w:t xml:space="preserve">Extraction et Gestion des Connaissances, EGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIG, Jan 2017, Grenoble, France. pp.427-428</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01529212v1</w:t>
+                <w:t xml:space="preserve">hal-01500592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Process of Un-structured Data Analysis for Knowledge Chaining</w:t>
               </w:r>
@@ -2518,243 +2518,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01167828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
+                <w:t xml:space="preserve">Geneviève Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01398469v1</w:t>
+                <w:t xml:space="preserve">hal-01244004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de connaissances pour la muséologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De Nantes 1900 aux Salons Mauduit Interdisciplinarité, modélisation numérique - modélisation muséographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Quantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geneviève Vidal</w:t>
+                <w:t xml:space="preserve">Emmanuelle Bousquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude Archive(s) Numérisée(s) Nouvelles représentations, nouveaux usages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Musée du futur ? Numérique et médiations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Museum d'histoire de Nantes, Nov 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01244004v1</w:t>
+                <w:t xml:space="preserve">hal-01398469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augmented historical scale model for museums: from curation to multi-modal promotion</w:t>
               </w:r>
@@ -2792,51 +2792,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laval Virtual VRIC 14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Laval, France. pp.1-4, </w:t>
@@ -3192,446 +3192,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01062341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gestion de données produit sémantiques : vers une muséologie durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">18e journées STP du GDR MACS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936282v1</w:t>
+                <w:t xml:space="preserve">hal-00874549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Courtin</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Nantes, France. pp.317-325, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-41501-2_32⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00936270v1</w:t>
+                <w:t xml:space="preserve">hal-00866044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-working for knowledge management in cultural heritage: towards a PLM for museum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From heritage knowledge capitalization to cultural mediation thanks to augmented digital technologies. Experimentation at the Museum of Nantes History.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Bernard</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Product Lifecycle Management for Society (PLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th International Conference and Exhibition on Virtual Reality &amp; Converging Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Laval, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00866044v1</w:t>
+                <w:t xml:space="preserve">hal-00936270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion de données produit sémantiques : vers une muséologie durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Médiation culturelle : comment associer exigence scientifique et dispositifs innovants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e journées STP du GDR MACS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Saint-Étienne, France</w:t>
+              <w:t xml:space="preserve">Salon International des Techniques Muséographiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00874549v1</w:t>
+                <w:t xml:space="preserve">hal-00936282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et capitalisation des connaissances au service du patrimoine culturel. Application à la maquette du port de Nantes en 1900.</w:t>
               </w:r>
@@ -3680,176 +3680,159 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00817449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t>
+              <w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00736628v1</w:t>
+                <w:t xml:space="preserve">hal-00717729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Nantes1900 : les nouvelles technologies au service de la capitalisation des connaissances et de la valorisation du patrimoine historique.</w:t>
+                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
@@ -3867,540 +3850,557 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Kerouanton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque " Patrimoine et humanités numériques : quelles formations ? "</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp 243 - 256</w:t>
+              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Kosice, Slovakia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717729v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00760338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced virtual reality visualisation systems based on a meta-model dedicated to historical knowledge.</w:t>
+                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IEEE International Conference on Cognitive Infocommunications (CogInfoCom 2012)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Nantes, France. pp.02009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/3u3d/201202009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00760338v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00738193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized approach for historical mock-up acquisition and data modelling: towards historically enriched 3D city models</w:t>
+                <w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3u3d2012: Usage, Usability, and Utility of 3D City models</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00738193v1</w:t>
+                <w:t xml:space="preserve">hal-00736621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An information system for driving the future plm for museum: the DHRM, Digital Heritage Reference Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Hervy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bernard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference On Engineering Systems Design And Analysis - ESDA 2012</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1115/ESDA2012-82824⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00736621v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00817295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Reverse-Engineering Segmentation: Automatic Semantic Recognition of Large 3D Digitalized Cloud of Points Dedicated to Heritage Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D historical models : the case studies of Liege and Nantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Billen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Delfosse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hervy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 2012 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">COST Action TU801 : Semantic Enrichment of 3D city models for sustainable urban development - Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bologne, Italy. pp.19-26</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00817295v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00736628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4833,51 +4833,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A68F9A2C"/>
+    <w:nsid w:val="1C3A23F5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5064,51 +5064,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminhervy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5755-6478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536803v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537059v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfei Guo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536772v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500592v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminhervy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5755-6478" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154762v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwan Kerguillec" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hervy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chotard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Juigner" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305103v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Aud&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fattal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37114" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536786v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;tillon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pigeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Raschia" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/ISTE.OP.2019.0348" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784248v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Quantin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cahierscfv.845" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617790v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Kerouanton" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2017.0172" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541077v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bernard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJPLM.2017.10003813" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01405803v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtin Christophe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146768v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cirp.2015.04.027" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PB2HDRF-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236995v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04106713v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Aubert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Rubellin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02537059v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linfei Guo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819079v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Granet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Roman Jimenez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Hachicha" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536772v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536803v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529212v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500592v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347030v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2016.04.123" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398491v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223129v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2015.7419469" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167828v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244004v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Vidal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01398469v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bousquet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00977811v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2617841.2617843" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019650v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866053v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nan Ma" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DigitalHeritage.2013.6743756" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062341v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Lam" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tourre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00874549v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00866044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-41501-2_32" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936270v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Guillet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00936282v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817449v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760338v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00738193v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Billen" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Carr&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/3u3d/201202009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736621v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817295v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lefevre" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/ESDA2012-82824" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736628v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delfosse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449239v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01243984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01102311v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>