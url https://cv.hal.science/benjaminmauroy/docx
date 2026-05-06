--- v0 (2026-03-23)
+++ v1 (2026-05-06)
@@ -100,408 +100,408 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dysanapsis is a determinant of expiratory flow limitation during exercise in master athletes</w:t>
+                <w:t xml:space="preserve">Rôle du cisaillement de l’air sur l’écoulement du mucus : propositions en kinésithérapie pour la surveillance des nourrissons atteints d’affections respiratoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Mons</w:t>
+                <w:t xml:space="preserve">Christian Fausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toni Haddad</w:t>
+                <w:t xml:space="preserve">Jean-Claude Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lavigne</w:t>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Meste</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Stéphano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2025.104500⟩</w:t>
+              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 25 (287), pp.45-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301779v1</w:t>
+                <w:t xml:space="preserve">hal-05374413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du cisaillement de l’air sur l’écoulement du mucus : propositions en kinésithérapie pour la surveillance des nourrissons atteints d’affections respiratoires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ageing exacerbates the adverse effects of respiratory muscle fatigue on vascular function, locomotor muscle fatigue and exercise performance in males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Mons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Fausser</w:t>
+                <w:t xml:space="preserve">Colin Lavigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Jeulin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Stéphano</w:t>
+                <w:t xml:space="preserve">Gregory M Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 25 (287), pp.45-51. </w:t>
+              <w:t xml:space="preserve">Experimental Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.kine.2025.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1113/EP092897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374413v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ageing exacerbates the adverse effects of respiratory muscle fatigue on vascular function, locomotor muscle fatigue and exercise performance in males</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Dysanapsis is a determinant of expiratory flow limitation during exercise in master athletes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Toni Haddad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Lavigne</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 339, pp.104500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/EP092897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2025.104500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100130v1</w:t>
+                <w:t xml:space="preserve">hal-05301779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
               </w:r>
@@ -539,51 +539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (8), pp.L081101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
@@ -630,51 +630,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishing complexity targets to enhance artificial reef designs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Francour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -786,51 +786,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médéric Argentina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -849,252 +849,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500343v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphogenesis of the gastrovascular canal network in Aurelia jellyfish: Variability and possible mechanisms</w:t>
+                <w:t xml:space="preserve">Propagation of an idealized infection in an airway tree, consequences of the inflammation on the oxygen transfer to blood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solène Song</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Frédérique Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fphy.2022.966327⟩</w:t>
+              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111405⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03697709v2</w:t>
+                <w:t xml:space="preserve">hal-03669474v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propagation of an idealized infection in an airway tree, consequences of the inflammation on the oxygen transfer to blood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphogenesis of the gastrovascular canal network in Aurelia jellyfish: Variability and possible mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solène Song</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanisław Żukowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Gambini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédérique Noël</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phillipe Dantan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Theoretical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Frontiers in Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.966327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jtbi.2023.111405⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphy.2022.966327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669474v2</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697709v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial short-term effect of autogenic drainage on peripheral resistance in childhood cystic fibrosis disease</w:t>
               </w:r>
@@ -1208,434 +1208,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03871631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The origin of the allometric scaling of lung's ventilation in mammals</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimal efficiency of high frequency chest wall oscillations and links with resistance and compliance in a model of the lung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome A. Demsey</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Michaël Brunengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barrett Mitchell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonello Nicolini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100005⟩</w:t>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 33 (12), pp.121909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0073842⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02567829v3</w:t>
+                <w:t xml:space="preserve">hal-03315937v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal efficiency of high frequency chest wall oscillations and links with resistance and compliance in a model of the lung</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling shear stress distribution in a deformable airway tree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Rousselet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jonathan Stephano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics of Fluids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 33 (12), pp.121909. </w:t>
+              <w:t xml:space="preserve">, 2021, 33 (3), pp.031907. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0073842⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0038706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03315937v2</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389639v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling shear stress distribution in a deformable airway tree</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The origin of the allometric scaling of lung's ventilation in mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Stephano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Jerome A. Demsey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 33 (3), pp.031907. </w:t>
+              <w:t xml:space="preserve">Peer Community In Mathematical and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0038706⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pci.mcb.100005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389639v2</w:t>
+                <w:t xml:space="preserve">hal-02567829v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l’interaction air/mucus dans l’arbre bronchique. Volume pulmonaire vs débit d’air : contraintes de cisaillement dans l’arbre bronchique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Jeulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pelca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Kinésithérapie, la Revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (228), pp.21-27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1669,64 +1669,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay Between Optimal Ventilation and Gas Transport in a Model of the Human Lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1812,51 +1812,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lagoutière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Proceedings and Surveys</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, 2019, pp.1 - 10. </w:t>
@@ -1907,51 +1907,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tissue growth pressure drives early blood flow in the chicken yolk sac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemiek J.M. Cornelissen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1998,90 +1998,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the modeling of mucus draining from human lung: role of airways deformation on air-mucus interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Pelca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Merckx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2145,51 +2145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murray's law revisited: Quémada's fluid model and fractal trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Rheology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2236,51 +2236,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An archetypal mechanism for branching organogenesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 11 (1), pp.016003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2327,51 +2327,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homothety ratio of airway diameters and site of airway resistance in healthy and COPD subjects.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Bokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2482,51 +2482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Sapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2612,51 +2612,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Douady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 9 (6), pp.066006. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2729,51 +2729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maren Wellenreuther</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik I Svensson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (4), pp.e34889. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2801,411 +2801,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrokinetic motion of a deformable particle: dielectrophoretic effect.</w:t>
+                <w:t xml:space="preserve">Shape minimization of the dissipated energy in dyadic trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ye Ai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Xavier Dubois de La Sablonière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ashutosh Sharma</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shizhi Qian</w:t>
+                <w:t xml:space="preserve">Yannick Privat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrophoresis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (3), pp.767-799</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916474v1</w:t>
+                <w:t xml:space="preserve">hal-00429039v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape minimization of the dissipated energy in dyadic trees</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Toward the modeling of mucus draining from the human lung: role of the geometry of the airway tree.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Privat</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fausser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Pelca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Merckx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Flaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discrete and Continuous Dynamical Systems - Series B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (5), pp.056006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/8/5/056006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00429039v2</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward the modeling of mucus draining from the human lung: role of the geometry of the airway tree.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Electrokinetic motion of a deformable particle: dielectrophoretic effect.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Ai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrice Flaud</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashutosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shizhi Qian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Electrophoresis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 32 (17), pp.2282-2291. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/elps.201100028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/8/5/056006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00916472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00916474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of variability on the optimal shape of an airway tree branching asymmetrically.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Bokov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3265,51 +3265,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumen areas and homothety factor influence airway resistance in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Bokov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3398,51 +3398,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal bronchial tree may be dangerous.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3527,51 +3527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between geometry and flow distribution in an airway tree.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Filoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3676,90 +3676,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Inspiratory Muscle Fatigue on Exercise Performance in Young and Master Athletes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Meste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory M Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3810,64 +3810,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of lung physical properties on its flow--volume curves using a detailed multi-scale mathematical model of the lung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Di Dio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaël Brunengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CMBE 2022 - 7th International Conference on Computational &amp; Mathematical Biomedical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Milan, Italy. pp.327-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3892,90 +3892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DYSANAPSIS AS A DETERMINANT OF EXPIRATORY FLOW LIMITATION DURING PHYSICAL EXERCISE IN MASTER ATHLETES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Mons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toni Haddad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Meste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory M Blain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4039,51 +4039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Muylem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4160,51 +4160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain van Muylem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4290,51 +4290,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Buess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Sobac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Haut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4404,51 +4404,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathematical models: a key approach to understanding tumor-microenvironment interactions - The case of basement membrane digestion in carcinoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24072/pci.mcb.100355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4533,51 +4533,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Astrid Decoene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chabane Méziane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4608,64 +4608,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wall shear stress distribution in a compliant airway tree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Stéphano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4722,51 +4722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Karamaoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Haut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4816,51 +4816,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viscosity: an architect for the respiratory system?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Biological Physics [physics.bio-ph]. Université de Nice-Sophia Antipolis, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374413v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fausser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeulin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan St&#233;phano" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.008" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72227-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500343v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697709v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw &#379;ukowski" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gambini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Dantan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.966327" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669474v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique No&#235;l" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111405" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brialix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle da Costa Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02039-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567829v3" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A. Demsey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315937v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunengo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Mitchell" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Nicolini" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073842" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389639v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stephano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038706" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4934240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mahut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3C0GFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I Svensson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034889" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916474v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ai" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Qian" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100028" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8QJ732J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429039v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois de La Sabloni&#232;re" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916472v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/5/056006" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/1/016007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peiffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8FL3W73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filoche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Weibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapoval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02287" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-12WQ1QMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Andrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.148101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677891v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane M&#233;ziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379948v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fausser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan St&#233;phano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72227-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500343v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669474v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique No&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697709v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw &#379;ukowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gambini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Dantan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.966327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brialix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle da Costa Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02039-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315937v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunengo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Mitchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Nicolini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389639v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stephano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567829v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A. Demsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4934240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mahut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3C0GFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I Svensson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034889" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429039v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois de La Sabloni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/5/056006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8QJ732J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/1/016007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peiffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8FL3W73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filoche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Weibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapoval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02287" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-12WQ1QMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Andrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.148101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677891v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane M&#233;ziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379948v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>