--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -611,265 +611,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04674351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishing complexity targets to enhance artificial reef designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Riera</w:t>
+                <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Karamaoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haribalan Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Médéric Argentina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Clamond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04713850v1</w:t>
+                <w:t xml:space="preserve">hal-03500343v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curvature-driven transport of thin Bingham fluid layers in airway bifurcations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Clamond</w:t>
+                <w:t xml:space="preserve">Establishing complexity targets to enhance artificial reef designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Riera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Francour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hubas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.22060. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-72227-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03500343v3</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04713850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation of an idealized infection in an airway tree, consequences of the inflammation on the oxygen transfer to blood</w:t>
               </w:r>
@@ -3155,264 +3155,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00916474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of variability on the optimal shape of an airway tree branching asymmetrically.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lumen areas and homothety factor influence airway resistance in COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plamen Bokov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mauroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Revel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Amaury Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Peiffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1478-3975/7/1/016007⟩</w:t>
+              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 173 (1), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00916479v1</w:t>
+                <w:t xml:space="preserve">hal-00916477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lumen areas and homothety factor influence airway resistance in COPD</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The influence of variability on the optimal shape of an airway tree branching asymmetrically.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mauroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plamen Bokov</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respiratory Physiology &amp; Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 7 (1), pp.16007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1478-3975/7/1/016007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resp.2010.05.011⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00916477v1</w:t>
+                <w:t xml:space="preserve">hal-00916479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimal bronchial tree may be dangerous.</w:t>
               </w:r>
@@ -5047,51 +5047,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fausser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan St&#233;phano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713850v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72227-z" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500343v3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669474v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique No&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697709v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw &#379;ukowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gambini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Dantan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.966327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brialix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle da Costa Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02039-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315937v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunengo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Mitchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Nicolini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389639v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stephano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567829v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A. Demsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4934240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mahut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3C0GFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I Svensson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034889" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429039v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois de La Sabloni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/5/056006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8QJ732J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916479v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/1/016007" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916477v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Brun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peiffer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.011" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8FL3W73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filoche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Weibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapoval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02287" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-12WQ1QMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Andrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.148101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677891v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane M&#233;ziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379948v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374413v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fausser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Jeulin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mauroy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan St&#233;phano" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2025.06.008" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Mons" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Lavigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Meste" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory M Blain" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/EP092897" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301779v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toni Haddad" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2025.104500" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674351v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Karamaoun" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haribalan Kumar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;d&#233;ric Argentina" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Clamond" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.9.l081101" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500343v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713850v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Riera" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Francour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-72227-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669474v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique No&#235;l" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtbi.2023.111405" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03697709v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Song" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanis&#322;aw &#379;ukowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gambini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Dantan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphy.2022.966327" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03871631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Plamen Bokov" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gerardin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Brialix" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle da Costa Noble" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Juif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12890-022-02039-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03315937v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Brunengo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barrett Mitchell" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonello Nicolini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Rousselet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073842" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389639v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Stephano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0038706" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02567829v3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome A. Demsey" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100005" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065945v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pelca" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.kine.2020.06.008" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379953v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00488" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02073788v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Gilleron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goudon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lagouti&#232;re" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Martin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202067013" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690022v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Cl&#233;ment" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemiek J.M. Cornelissen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/dvdy.24516" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229081v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Flaud" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Merckx" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00214" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229078v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Moreau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/1.4934240" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00966387v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/11/1/016003" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mahut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delclaux" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2013.10.015" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MJ3C0GFL-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916469v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Blanc" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sapin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Douady" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036925" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916467v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/9/6/066006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916462v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Vercken" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maren Wellenreuther" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik I Svensson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0034889" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429039v2" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dubois de La Sabloni&#232;re" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Privat" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916472v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/8/5/056006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916474v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Ai" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashutosh Sharma" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shizhi Qian" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elps.201100028" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-S8QJ732J-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916477v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Revel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Amaury Brun" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Peiffer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resp.2010.05.011" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S8FL3W73-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916479v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1478-3975/7/1/016007" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916483v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Filoche" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. R. Weibel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sapoval" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature02287" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/GT4-12WQ1QMX-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916486v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Andrade" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.90.148101" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209187v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory M Blain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677891v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Di Dio" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855923v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389695v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Sobac" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain van Muylem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Haut" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02443474v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2019.PA1139" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389779v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Buess" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413171v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pci.mcb.100355" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05470485v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Decoene" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Martin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chabane M&#233;ziane" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015695v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02379948v2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01139846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>