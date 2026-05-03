--- v0 (2026-03-18)
+++ v1 (2026-05-03)
@@ -2409,217 +2409,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities around a rotating ellipsoid in a stratified fluid</w:t>
+                <w:t xml:space="preserve">Internal waves radiated by a rotating ellipsoid in a stratified rotating flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhague, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229851v1</w:t>
+                <w:t xml:space="preserve">hal-01229861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal waves radiated by a rotating ellipsoid in a stratified rotating flow</w:t>
+                <w:t xml:space="preserve">Instabilities around a rotating ellipsoid in a stratified fluid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Miquel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Le Dizès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhague, Sweden</w:t>
+              <w:t xml:space="preserve">67th Annual Meeting of the APS Division of Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01229861v1</w:t>
+                <w:t xml:space="preserve">hal-01229851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Instabilities around a rotating ellipsoid in a stratified rotating flow</w:t>
               </w:r>
@@ -3387,51 +3387,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BF8B487"/>
+    <w:nsid w:val="601162AC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +3618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminmiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6283-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178680265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/miquel_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hadjerci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Benjamin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Flierl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.501" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Flesselles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.121501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Auliel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60256-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.034501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229851v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229861v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105015118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Ellison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Calkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminmiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6283-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178680265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/miquel_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hadjerci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Benjamin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Flierl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.501" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Flesselles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.121501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Auliel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60256-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.034501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105015118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Ellison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Calkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>