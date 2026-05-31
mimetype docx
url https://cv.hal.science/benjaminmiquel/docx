--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -1,3332 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3280 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.52356020942px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benjamin Miquel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">benjaminmiquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-6283-0382</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">178680265</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> arXiv : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">miquel_b_1.html</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=EAv2g2EAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the Rossby number gap in rapidly rotating thermal convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1010, pp.A42. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2025.290⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05368049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rescaled equations for well-conditioned direct numerical simulations of rapidly rotating convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrian van Kan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Vasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computational Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 541, pp.114274. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcp.2025.114274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05394842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapidly rotating radiatively driven convection: experimental and numerical validation of the ‘geostrophic turbulence’ scaling predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 998, pp.A9. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2024.556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiatively driven convection: diffusivity-free regimes of geophysical and astrophysical flows in the laboratory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 25 (S3), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crphys.207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A direct derivation of the Gent–McWilliams/Redi diffusion tensor from quasi-geostrophic dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 963, pp.A22. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2023.347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertical structure of buoyancy transport by ocean baroclinic turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 50 (17), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023GL103948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04301208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport and emergent stratification in the equilibrated Eady model: the vortex-gas scaling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Hadjerci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keaton Burns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glenn Flierl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 948, pp.A31. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2022.501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Velocity-informed upper bounds on the convective heat transport induced by internal heat sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Flesselles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philosophical Transactions of the Royal Society A: Mathematical, Physical and Engineering Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 380 (2225), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsta.2021.0034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-frequency spectra of bending wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Naert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 103 (6), pp.L061001. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.103.L061001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of the Prandtl number in convection driven by heat sources and sinks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 900, pp.R1. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2020.485⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convection driven by internal heat sources and sinks: Heat transport beyond the mixing-length or “ultimate” scaling regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Lepot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Fluids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (12), pp.121501. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevFluids.4.121501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04344827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elastic weak turbulence: From the vibrating plate to the drum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roumaissa Hassaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Krstulovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gustavo Düring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 99 (3), </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.99.033002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02097465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermittency and emergence of coherent structures in wave turbulence of a vibrating plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 96 (4), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.96.042204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the basin boundary conditions in gravity wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Deike</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pablo Gutiérrez-Matus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Jamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Semin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fluid Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 781, pp.196 - 225. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/jfm.2015.494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01096141v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence buildup in a vibrating plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Inés Auliel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 88 (10), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1140/epjb/e2015-60256-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of dissipation in flexural wave turbulence: from experimental spectrum to Kolmogorov-Zakharov spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89, pp.062925. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.89.062925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition from wave turbulence to dynamical crumpling in vibrated elastic plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Josserand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.054302. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.111.054302⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01009494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonlinear dynamics of flexural wave turbulence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.066607. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non stationary wave turbulence in an elastic plate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 107 (3), pp.034501. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.107.034501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities around a rotating ellipsoid in a stratified fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th Annual Meeting of the APS Division of Fluid Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internal waves radiated by a rotating ellipsoid in a stratified rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th European Fluid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhague, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01229861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instabilities around a rotating ellipsoid in a stratified rotating flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miquel Benjamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Le Dizès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Australasian Fluid Mechanics Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de la dissipation et émergence de singularités en turbulence d'ondes de flexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandros Alexakis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03441197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental observation of the geostrophic turbulence regime of rapidly rotating convection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bouillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Aumaître</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Basile Gallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 118 (44), 2021, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.2105015118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04484307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave turbulence in vibrating plates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cadot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Ducceschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mordant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christos H. Skiadas, Charilaos Skiadas. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of applications of chaos theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapman and Hall/CRC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9781466590434. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b20232-21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01325042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quasi-geostrophic Rayleigh-Bénard convection on the tilted $f$-plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abram Ellison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Calkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keith Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Knobloch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05539418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3387,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="601162AC"/>
+    <w:nsid w:val="522C946D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3618,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminmiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6283-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178680265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/miquel_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.290" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394842v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114274" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934983v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hadjerci" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillaut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.207" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756369v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Benjamin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.556" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301204v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.347" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301208v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103948" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344982v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Flierl" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.501" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344991v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Flesselles" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0034" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344922v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061001" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344842v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.485" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344827v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.121501" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647800v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042204" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647815v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Auliel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60256-5" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009490v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062925" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009494v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054302" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712156v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066607" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712151v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.034501" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229851v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441197v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484307v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105015118" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539418v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Ellison" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Calkins" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benjaminmiquel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6283-0382" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/178680265" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/miquel_b_1.html" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=EAv2g2EAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368049v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian van Kan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keith Julien" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Miquel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Knobloch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2025.290" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05394842v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Vasil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2025.114274" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756369v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Hadjerci" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bouillaut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel Benjamin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basile Gallet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2024.556" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934983v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Auma&#238;tre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.207" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301204v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Meunier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2023.347" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04301208v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023GL103948" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344982v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keaton Burns" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Flierl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.501" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344991v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Flesselles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsta.2021.0034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344922v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Naert" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.103.L061001" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2020.485" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04344827v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Lepot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.121501" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097465v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mordant" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Krstulovic" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo D&#252;ring" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.99.033002" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647800v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.96.042204" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01096141v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Deike" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Guti&#233;rrez-Matus" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Jamin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Semin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.494" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647815v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a In&#233;s Auliel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjb/e2015-60256-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009490v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandros Alexakis" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.062925" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01009494v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.111.054302" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712156v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066607" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712151v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.034501" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229851v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Meunier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Le Diz&#232;s" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01229861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322664v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03441197v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04484307v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2105015118" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01325042v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cadot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Ducceschi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Humbert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.crcpress.com/Handbook-of-Applications-of-Chaos-Theory/Skiadas-Skiadas/p/book/9781466590434" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b20232-21" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05539418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abram Ellison" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Calkins" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>