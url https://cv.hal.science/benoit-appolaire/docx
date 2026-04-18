--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -100,512 +100,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FFT solver for discrete dislocation dynamics with sharp field description of plastic strain in FCC metals</w:t>
+                <w:t xml:space="preserve">Increasing the productivity of coaxial laser cold-wire additive manufacturing using Inconel 718</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Eon</w:t>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maxime El Kandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Schmitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crmeca.306⟩</w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40964-025-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05250098v1</w:t>
+                <w:t xml:space="preserve">hal-05235964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the productivity of coaxial laser cold-wire additive manufacturing using Inconel 718</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime El Kandaoui</w:t>
+                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Schmitt</w:t>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jourdan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-025-01295-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.113337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235964v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Viscoplasticity and phase field modelling of the delayed cracking of oxide intrusions at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106300. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010167v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplasticity and phase field modelling of the delayed cracking of oxide intrusions at grain boundaries</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Efficient FFT solver for discrete dislocation dynamics with sharp field description of plastic strain in FCC metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Ammar</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Luis Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 205, pp.106300. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.1005-1025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106300⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192227v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05250098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced decomposition of the body-centered cubic HfNbTaTiZr high-entropy alloy</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Gemagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 280, pp.120295. </w:t>
@@ -751,77 +751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.105628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation burst in additively manufactured Inconel 718: 3D characterization of ISRO-induced equiaxed microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Engstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Chirouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.2518-2527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,746 +1230,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the origin of fine equiaxed microstructures in additively manufactured Inconel 718</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Splitting of dissolving precipitates during plastic shear: A phase field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113740⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608596v1</w:t>
+                <w:t xml:space="preserve">hal-03372365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of dissolving precipitates during plastic shear: A phase field study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Microstructure evolution under [110] creep in Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-18. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 212, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crphys.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03372365v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03815197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution under [110] creep in Ni-base superalloys</w:t>
+                <w:t xml:space="preserve">Insights into the selection mechanism of Widmanstätten growth by phase-field calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cottura</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Hocine Lebbad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Y Le Bouar</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 212, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116851⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 217, pp.117148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03815197v2</w:t>
+                <w:t xml:space="preserve">hal-03333692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the selection mechanism of Widmanstätten growth by phase-field calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights into the origin of fine equiaxed microstructures in additively manufactured Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hocine Lebbad</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">P. Plapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 217, pp.117148. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.113740. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333692v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Appolaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kais Ammar</w:t>
+                <w:t xml:space="preserve">Matthieu Degeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Perrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494630v1</w:t>
+                <w:t xml:space="preserve">hal-02488964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Perrut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 187, pp.41-50. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488964v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sharp Phase Field Method</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2102,77 +2102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat crystal plasticity with dislocation driven grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,77 +2219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosserat–phase-field theory of crystal plasticity and grain boundary migration at finite deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.1109-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,77 +2470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosserat crystal plasticity and phase field theory for grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Umut Salman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,918 +2581,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-based crystal plasticity: From the discrete to the continuum</w:t>
+                <w:t xml:space="preserve">Fracture initiation in multi-phase materials: A systematic three-dimensional approach using a FFT-based solver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+                <w:t xml:space="preserve">T.W.J. de Geus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H.J. Peerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.D. Geers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214111⟩</w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, p. 199-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01407790v1</w:t>
+                <w:t xml:space="preserve">hal-01426336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture initiation in multi-phase materials: A systematic three-dimensional approach using a FFT-based solver</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+                <w:t xml:space="preserve">Phase transformations in PuGa 1 at.% alloy: New valuable insight into the isothermal martensitic δ→α′ transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 123, pp.125-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01426336v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase transformations in PuGa 1 at.% alloy: New valuable insight into the isothermal martensitic δ→α′ transformation</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homogenization of viscoplastic constitutive laws within a phase field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Perron</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Victor de Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 123, pp.125-135. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 88, pp.291-319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01445689v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of viscoplastic constitutive laws within a phase field approach</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Coupling the Phase Field Method for diffusive transformations with dislocation density-based crystal plasticity: Application to Ni-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 88, pp.291-319. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.026⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.473-489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271808v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the Phase Field Method for diffusive transformations with dislocation density-based crystal plasticity: Application to Ni-based superalloys</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Density-based crystal plasticity: From the discrete to the continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Le Bouar</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.473-489. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (214111), pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407741v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Cottura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+                <w:t xml:space="preserve">A. Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281545v1</w:t>
+                <w:t xml:space="preserve">hal-01653243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Settefrati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653243v1</w:t>
+                <w:t xml:space="preserve">hal-04281545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Isothermal δ → α’ Martensitic Transformation in Pu-1 at.% Ga Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Theory of Dislocation Climb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,989 +3637,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled glide-climb diffusion-enhanced crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.D. Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.136-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808426v1</w:t>
+                <w:t xml:space="preserve">hal-01056876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of the growth kinetics of gamma -&amp;gt; alpha in Fe-C-X alloys with a thick interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Perevoshchikova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.09.047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02133738v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled glide-climb diffusion-enhanced crystal plasticity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Tempering of a martensitic stainless steel: Investigation by in situ synchrotron X-ray diffraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 81, pp.30-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01056876v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the growth kinetics of gamma -&amp;gt; alpha in Fe-C-X alloys with a thick interface model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sabine Denis</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.09.047⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.011903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01293574v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02133738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tempering of a martensitic stainless steel: Investigation by in situ synchrotron X-ray diffraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 81, pp.30-40. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 72, pp.200-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.050⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01293580v1</w:t>
+                <w:t xml:space="preserve">hal-04808426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098186v1</w:t>
+                <w:t xml:space="preserve">hal-02133735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133735v1</w:t>
+                <w:t xml:space="preserve">hal-01098186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4676,359 +4676,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Abrivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.3618-3642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701166v1</w:t>
+                <w:t xml:space="preserve">hal-00750337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.1243-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750337v1</w:t>
+                <w:t xml:space="preserve">hal-00701166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part II : application to recrystallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Abrivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.3643-3664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of elasto-plastic deformation induced by diffusion controlled growth of a misfitting spherical precipitate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91, pp.164-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5179,103 +5179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element formulation of a phase field model based on the concept of generalized stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.800-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5321,90 +5321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phase field approach and homogenization methods for modelling phase transformation in elastoplastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.485-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5451,77 +5451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation kinetics and microstructures of Ti17 titanium alloy during continuous cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5566,290 +5566,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of a γ′-Fe4N nitride layer growing in pure iron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gouné</w:t>
+                <w:t xml:space="preserve">Modeling of the effect of the beta phase deformation on the alpha phase precipitation in near-beta titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2006.01.016⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00125846v1</w:t>
+                <w:t xml:space="preserve">hal-00163456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of the beta phase deformation on the alpha phase precipitation in near-beta titanium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
+                <w:t xml:space="preserve">Linear stability analysis of a γ′-Fe4N nitride layer growing in pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 38, Issue 1, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2006.01.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00163456v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00125846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of phase transformation kinetics in Ti alloys - Isothermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngadia Taha Niane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,90 +6216,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution during shear creep loading in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6330,90 +6330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahul-Hameed Nambiyankulam-Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6476,77 +6476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolutions in Ni-Based Superalloys Under Complex Creep Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2025 Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,662 +6565,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Modeling of Short Crack Propagation: Coupling Phase Field Method with Discrete Dislocation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain. pp.255</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04762297v1</w:t>
+                <w:t xml:space="preserve">hal-04823915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Short Crack Propagation: Coupling Phase Field Method with Discrete Dislocation Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sebastien Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.23003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04823915v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04762297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D characterization of equiaxed grains induced by mediated nucleation in additively manufactured Inconel 718</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ivan Cazic</w:t>
+                <w:t xml:space="preserve">Contribution of electrical resistivity to the quantification of $\alpha$ and $\omega_{\rm{iso}}$ phase transformations in Ti-15Mo and Ti-10Mo titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Engstler</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Materials, Minerals &amp; Mining, Jun 2023, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04213263v1</w:t>
+                <w:t xml:space="preserve">hal-04667012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of electrical resistivity to the quantification of $\alpha$ and $\omega_{\rm{iso}}$ phase transformations in Ti-15Mo and Ti-10Mo titanium alloys</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Titanium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute of Materials, Minerals &amp; Mining, Jun 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04667012v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Armanni</w:t>
+                <w:t xml:space="preserve">A 3D characterization of equiaxed grains induced by mediated nucleation in additively manufactured Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Engstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Fossard</w:t>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Liard</w:t>
+                <w:t xml:space="preserve">M El Kandaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Bischenberg, France. pp.012002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151918v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation des lois de comportement élastoviscoplastique pour le calcul en champs de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ali Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tresallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,77 +7422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Degeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7520,731 +7520,731 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plastic relaxation on the formation of Widmanstätten structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Elemental Partitioning for Different Transformation Conditions in the Ti-5553 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ti 2015 (the 13th World Conference on Titanium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521871v1</w:t>
+                <w:t xml:space="preserve">hal-01521863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of phase transformations in -metastable Ti alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titanium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Elemental Partitioning for Different Transformation Conditions in the Ti-5553 Alloy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of plastic relaxation on the formation of Widmanstätten structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ti 2015 (the 13th World Conference on Titanium)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PTM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch88⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01521863v1</w:t>
+                <w:t xml:space="preserve">hal-01521871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low temperature transformation in the b-metastable Ti-5553 alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de l'oxydation par la méthode des champs de phases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amico Settefrati</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.129-134</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01293810v1</w:t>
+                <w:t xml:space="preserve">hal-00868590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de l'oxydation par la méthode des champs de phases</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Low temperature transformation in the b-metastable Ti-5553 alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Saint-Pétersbourg, Russia. pp.97-102, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.738-739.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00868590v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling stress-diffusion controlled phase transformations : application to stress corrosion cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation dans les structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8364,103 +8364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage changement de phase-mécanique par la méthode des champs de phases et les techniques d'homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,103 +8485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation éléments finis des modèles de champ de phases basée sur la théorie de l'équilibre des microforces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlastOx 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Argelès-sur-Mer, France. pp.117-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8673,64 +8673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.379-399, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,90 +8764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized continua and phase-field models : application to crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Wulfinghoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,77 +8898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphic approach to crystal plasticity and phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9032,77 +9032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphic vs. phase field approaches for gradient viscoplasticity and phase transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Markert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in extended and multifield theories for continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.69-88, 2011, Lecture Notes in Applied and Computational Mechanics, 978-3-642-22737-0. </w:t>
@@ -9321,51 +9321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>