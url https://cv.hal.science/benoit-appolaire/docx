--- v1 (2026-04-18)
+++ v2 (2026-05-10)
@@ -1702,274 +1702,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Degeiter</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02488964v1</w:t>
+                <w:t xml:space="preserve">hal-02494630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Degeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Appolaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kais Ammar</w:t>
+                <w:t xml:space="preserve">Mikael Perrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.41-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02494630v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02488964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sharp Phase Field Method</w:t>
               </w:r>
@@ -2115,51 +2115,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2483,51 +2483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3208,248 +3208,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Settefrati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653243v1</w:t>
+                <w:t xml:space="preserve">hal-04281545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Cottura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+                <w:t xml:space="preserve">A. Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281545v1</w:t>
+                <w:t xml:space="preserve">hal-01653243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Isothermal δ → α’ Martensitic Transformation in Pu-1 at.% Ga Alloys</w:t>
               </w:r>
@@ -3637,920 +3637,920 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled glide-climb diffusion-enhanced crystal plasticity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.007⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.200-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01056876v1</w:t>
+                <w:t xml:space="preserve">hal-04808426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the growth kinetics of gamma -&amp;gt; alpha in Fe-C-X alloys with a thick interface model</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Coupled glide-climb diffusion-enhanced crystal plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.G.D. Geers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.09.047⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 70, pp.136-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2014.05.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01293574v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01056876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tempering of a martensitic stainless steel: Investigation by in situ synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Beneteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Geandier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Weisbecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelkrim Redjaïmia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 81, pp.30-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.07.050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+                <w:t xml:space="preserve">Investigation of the growth kinetics of gamma -&amp;gt; alpha in Fe-C-X alloys with a thick interface model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Perevoshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 82, pp.151-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2013.09.047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02133738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01293574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Cottura</w:t>
+                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.200-210. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.011903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808426v1</w:t>
+                <w:t xml:space="preserve">hal-02133738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133735v1</w:t>
+                <w:t xml:space="preserve">hal-01098186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kais Ammar</w:t>
+                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098186v1</w:t>
+                <w:t xml:space="preserve">hal-02133735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
               </w:r>
@@ -4575,51 +4575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4676,359 +4676,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.1243-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750337v1</w:t>
+                <w:t xml:space="preserve">hal-00701166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Abrivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.3618-3642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701166v1</w:t>
+                <w:t xml:space="preserve">hal-00750337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part II : application to recrystallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Abrivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.3643-3664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5075,51 +5075,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of elasto-plastic deformation induced by diffusion controlled growth of a misfitting spherical precipitate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5192,51 +5192,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element formulation of a phase field model based on the concept of generalized stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5334,51 +5334,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phase field approach and homogenization methods for modelling phase transformation in elastoplastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5451,51 +5451,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation kinetics and microstructures of Ti17 titanium alloy during continuous cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6476,51 +6476,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolutions in Ni-Based Superalloys Under Complex Creep Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ali Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tresallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7712,51 +7712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Titanium 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
@@ -7785,51 +7785,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of plastic relaxation on the formation of Widmanstätten structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7919,64 +7919,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8040,77 +8040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Geandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPEAN SYMPOSIUM ON MARTENSITIC TRANSFORMATIONS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Saint-Pétersbourg, Russia. pp.97-102, </w:t>
@@ -8187,51 +8187,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8377,51 +8377,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage changement de phase-mécanique par la méthode des champs de phases et les techniques d'homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8498,51 +8498,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation éléments finis des modèles de champ de phases basée sur la théorie de l'équilibre des microforces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8686,51 +8686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.379-399, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8790,51 +8790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8924,51 +8924,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9058,51 +9058,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Markert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in extended and multifield theories for continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.69-88, 2011, Lecture Notes in Applied and Computational Mechanics, 978-3-642-22737-0. </w:t>
@@ -9321,51 +9321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>