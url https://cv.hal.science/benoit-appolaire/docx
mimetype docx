--- v2 (2026-05-10)
+++ v3 (2026-06-01)
@@ -100,512 +100,512 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the productivity of coaxial laser cold-wire additive manufacturing using Inconel 718</w:t>
+                <w:t xml:space="preserve">Efficient FFT solver for discrete dislocation dynamics with sharp field description of plastic strain in FCC metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Cazic</w:t>
+                <w:t xml:space="preserve">Luis Eon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime El Kandaoui</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s40964-025-01295-y⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 353, pp.1005-1025. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crmeca.306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235964v1</w:t>
+                <w:t xml:space="preserve">hal-05250098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increasing the productivity of coaxial laser cold-wire additive manufacturing using Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
+                <w:t xml:space="preserve">Maxime El Kandaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+                <w:t xml:space="preserve">Maxime Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Jourdan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
+              <w:t xml:space="preserve">Progress in Additive Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s40964-025-01295-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010167v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viscoplasticity and phase field modelling of the delayed cracking of oxide intrusions at grain boundaries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shahul Hameed Nambiyankulam Hussain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor De Rancourt</w:t>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kais Ammar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106300⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 315, pp.113337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2025.113337⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192227v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient FFT solver for discrete dislocation dynamics with sharp field description of plastic strain in FCC metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Viscoplasticity and phase field modelling of the delayed cracking of oxide intrusions at grain boundaries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor De Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Eon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 353, pp.1005-1025. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 205, pp.106300. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5802/crmeca.306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2025.106300⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05250098v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxygen-induced decomposition of the body-centered cubic HfNbTaTiZr high-entropy alloy</w:t>
               </w:r>
@@ -643,51 +643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yujun Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parham Gemagami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 280, pp.120295. </w:t>
@@ -751,77 +751,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Ghiglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 187, pp.105628. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -868,51 +868,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleation burst in additively manufactured Inconel 718: 3D characterization of ISRO-induced equiaxed microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Zollinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Engstler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1002,51 +1002,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of diffusive grain interactions during equiaxed dendritic solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhalim Chirouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1158,51 +1158,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Research and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 17, pp.2518-2527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1230,746 +1230,746 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04754080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Splitting of dissolving precipitates during plastic shear: A phase field study</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">New insights into the origin of fine equiaxed microstructures in additively manufactured Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cazic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El Kandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Plapper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crphys.82⟩</w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195, pp.113740. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03372365v1</w:t>
+                <w:t xml:space="preserve">hal-03608596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution under [110] creep in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 212, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.116851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03815197v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the selection mechanism of Widmanstätten growth by phase-field calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Splitting of dissolving precipitates during plastic shear: A phase field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117148⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (S3), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crphys.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03333692v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03372365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights into the origin of fine equiaxed microstructures in additively manufactured Inconel 718</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I. Cazic</w:t>
+                <w:t xml:space="preserve">Insights into the selection mechanism of Widmanstätten growth by phase-field calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hocine Lebbad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195, pp.113740. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 217, pp.117148. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2021.113740⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608596v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03333692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Appolaire</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Kais Ammar</w:t>
+                <w:t xml:space="preserve">Matthieu Degeiter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikael Perrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 187, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02494630v1</w:t>
+                <w:t xml:space="preserve">hal-02488964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in the periodic arrangement of elastically interacting precipitates in nickel-base superalloys</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+                <w:t xml:space="preserve">Microstructure evolution in deformed polycrystals predicted by a diffuse interface Cosserat approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ask</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikael Perrut</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+                <w:t xml:space="preserve">Benoit Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 187, pp.41-50. </w:t>
+              <w:t xml:space="preserve">Advanced Modeling and Simulation in Engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2020.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40323-020-00146-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02488964v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02494630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sharp Phase Field Method</w:t>
               </w:r>
@@ -1994,51 +1994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Dabas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Yamada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2102,77 +2102,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cosserat crystal plasticity with dislocation driven grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Micromechanics and Molecular Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2219,77 +2219,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosserat–phase-field theory of crystal plasticity and grain boundary migration at finite deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Continuum Mechanics and Thermodynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 31 (4), pp.1109-1141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2470,77 +2470,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Cosserat crystal plasticity and phase field theory for grain boundary migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Ask</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oguz Umut Salman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2581,918 +2581,918 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615967v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fracture initiation in multi-phase materials: A systematic three-dimensional approach using a FFT-based solver</w:t>
+                <w:t xml:space="preserve">Density-based crystal plasticity: From the discrete to the continuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.W.J. de Geus</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">M.G.D. Geers</w:t>
+                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mechanics of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.006⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 93 (214111), pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01426336v1</w:t>
+                <w:t xml:space="preserve">hal-01407790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformations in PuGa 1 at.% alloy: New valuable insight into the isothermal martensitic δ→α′ transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lalire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ravat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Perron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 123, pp.125-135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.actamat.2016.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01445689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogenization of viscoplastic constitutive laws within a phase field approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fracture initiation in multi-phase materials: A systematic three-dimensional approach using a FFT-based solver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.W.J. de Geus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.H.J. Peerlings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor de Rancourt</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">M.G.D. Geers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 88, pp.291-319. </w:t>
+              <w:t xml:space="preserve">Mechanics of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97, p. 199-211. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mechmat.2016.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01271808v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01426336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling the Phase Field Method for diffusive transformations with dislocation density-based crystal plasticity: Application to Ni-based superalloys</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Bouar</w:t>
+                <w:t xml:space="preserve">Homogenization of viscoplastic constitutive laws within a phase field approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor de Rancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.473-489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.016⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 88, pp.291-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2015.12.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407741v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01271808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density-based crystal plasticity: From the discrete to the continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling the Phase Field Method for diffusive transformations with dislocation density-based crystal plasticity: Application to Ni-based superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Louis Valdenaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alphonse Finel</w:t>
+                <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 93 (214111), pp.1-12. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.473-489. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.93.214111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.05.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01407790v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01407741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Cottura</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+                <w:t xml:space="preserve">A. Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scripta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
+              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04281545v1</w:t>
+                <w:t xml:space="preserve">hal-01653243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and Strain Fields Associated with the Formation of α” in near-β Titanium Alloys</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Plastic relaxation during diffusion-controlled growth of Widmanstatten plates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Settefrati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today: Proceedings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (Supplement 3), pp.S589 - S592. </w:t>
+              <w:t xml:space="preserve">Scripta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 108, pp.117 - 121. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.matpr.2015.07.353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2015.06.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01653243v1</w:t>
+                <w:t xml:space="preserve">hal-04281545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of the Isothermal δ → α’ Martensitic Transformation in Pu-1 at.% Ga Alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lalire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3552,51 +3552,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale Theory of Dislocation Climb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3637,226 +3637,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02133724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 72, pp.200-210. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (1), pp.011903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04808426v1</w:t>
+                <w:t xml:space="preserve">hal-02133738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled glide-climb diffusion-enhanced crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.G.D. Geers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 70, pp.136-153. </w:t>
@@ -4065,90 +4052,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the growth kinetics of gamma -&amp;gt; alpha in Fe-C-X alloys with a thick interface model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Perevoshchikova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 82, pp.151-158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4188,438 +4175,451 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model for dislocation climb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Phase field study of acicular growth: Role of elasticity in Widmanstätten structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (1), pp.011903. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 72, pp.200-210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4860999⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133738v1</w:t>
+                <w:t xml:space="preserve">hal-04808426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Geslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meccanica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01098186v1</w:t>
+                <w:t xml:space="preserve">hal-02133735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of coherency loss by prismatic punching with a nonlinear elastic model</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modelling inheritance of plastic deformation during migration of phase boundaries using a phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71, pp.80-88. </w:t>
+              <w:t xml:space="preserve">Meccanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 49, pp.2699-2717. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2014.03.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11012-014-0011-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02133735v1</w:t>
+                <w:t xml:space="preserve">hal-01098186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isothermal α″ formation in β metastable titanium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Denand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4676,359 +4676,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01293812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Abrivard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esteban P. Busso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92, pp.3618-3642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00701166v1</w:t>
+                <w:t xml:space="preserve">hal-00750337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part I : theory and numerical implementation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">A phase field model incorporating strain gradient viscoplasticity : application to rafting in Ni-base superalloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kais Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60, pp.1243-1256. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2012.04.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.713135⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00750337v1</w:t>
+                <w:t xml:space="preserve">hal-00701166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modelling of grain boundary motion driven by curvature and stored energy gradients. Part II : application to recrystallisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Abrivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 92, pp.3643-3664. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5062,90 +5062,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of elasto-plastic deformation induced by diffusion controlled growth of a misfitting spherical precipitate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 91, pp.164-172. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5179,103 +5179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite element formulation of a phase field model based on the concept of generalized stresses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computational Materials Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45, pp.800-805. </w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5321,90 +5321,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining phase field approach and homogenization methods for modelling phase transformation in elastoplastic media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne de Mécanique Numérique/European Journal of Computational Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.485-523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5451,77 +5451,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation kinetics and microstructures of Ti17 titanium alloy during continuous cooling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5566,290 +5566,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00134489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of the effect of the beta phase deformation on the alpha phase precipitation in near-beta titanium alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
+                <w:t xml:space="preserve">Linear stability analysis of a γ′-Fe4N nitride layer growing in pure iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gouné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.019⟩</w:t>
+              <w:t xml:space="preserve">Computational Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Volume 38, Issue 1, pp.126-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2006.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00163456v1</w:t>
+                <w:t xml:space="preserve">hal-00125846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear stability analysis of a γ′-Fe4N nitride layer growing in pure iron</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Gouné</w:t>
+                <w:t xml:space="preserve">Modeling of the effect of the beta phase deformation on the alpha phase precipitation in near-beta titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bruneseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Materials Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 54, pp.4261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2006.05.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.commatsci.2006.01.016⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00125846v1</w:t>
+                <w:t xml:space="preserve">hal-00163456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling of phase transformation kinetics in Ti alloys - Isothermal treatments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5935,51 +5935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien da Costa Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Héricher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6081,51 +6081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles-André Gandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gildas Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ngadia Taha Niane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6216,90 +6216,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure evolution during shear creep loading in Ni-base superalloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6330,90 +6330,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upscaling transformation plasticity using full field fast Fourier transform simulations of polycrystals undergoing phase transformations under applied loads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shahul-Hameed Nambiyankulam-Hussain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Weisz-Patrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6476,77 +6476,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure Evolutions in Ni-Based Superalloys Under Complex Creep Loadings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TMS 2025 Annual Meeting &amp; Exhibition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Las Vegas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6565,662 +6565,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05055782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of Short Crack Propagation: Coupling Phase Field Method with Discrete Dislocation Dynamics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Fossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sebastien Merot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EMC 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Copenhague, Denmark. pp.23003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823915v1</w:t>
+                <w:t xml:space="preserve">hal-04762297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicide precipitation in aged quasi-α Ti alloys</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Modeling of Short Crack Propagation: Coupling Phase Field Method with Discrete Dislocation Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Gatti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMC 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">19th European Mechanics of Materials Conference (EMMC 19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Madrid, Spain. pp.255</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/bioconf/202412923003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04762297v1</w:t>
+                <w:t xml:space="preserve">hal-04823915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of electrical resistivity to the quantification of $\alpha$ and $\omega_{\rm{iso}}$ phase transformations in Ti-15Mo and Ti-10Mo titanium alloys</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Le Bouar</w:t>
+                <w:t xml:space="preserve">A 3D characterization of equiaxed grains induced by mediated nucleation in additively manufactured Inconel 718</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Cazic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lebel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M Engstler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zollinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Ghanbaja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M El Kandaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th World Conference on Titanium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Le Bischenberg, France. pp.012002, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1757-899X/1274/1/012002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667012v1</w:t>
+                <w:t xml:space="preserve">hal-04213263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution of electrical resistivity to the quantification of $\alpha$ and $\omega_{\rm{iso}}$ phase transformations in Ti-15Mo and Ti-10Mo titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Denand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lebel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">15th World Conference on Titanium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute of Materials, Minerals &amp; Mining, Jun 2023, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04151918v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04667012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D characterization of equiaxed grains induced by mediated nucleation in additively manufactured Inconel 718</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Zollinger</w:t>
+                <w:t xml:space="preserve">Effect of silicon addition on deformation mechanisms of near alpha titanium alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Armanni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Ghanbaja</w:t>
+                <w:t xml:space="preserve">Frédéric Fossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M El Kandaoui</w:t>
+                <w:t xml:space="preserve">Jean-Sébastien Mérot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Douillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Liard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Conference on Advances in Solidification Processes (ICASP-6)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">World Titanium Conference 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Edimbourg, United Kingdom</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04213263v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04151918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homogénéisation des lois de comportement élastoviscoplastique pour le calcul en champs de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7310,51 +7310,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Ali Lakhdari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Tresallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rigal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7422,77 +7422,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Degeiter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Perrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Finel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superalloys 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Seven Springs, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7520,476 +7520,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Elemental Partitioning for Different Transformation Conditions in the Ti-5553 Alloy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+                <w:t xml:space="preserve">Modeling of phase transformations in -metastable Ti alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Appolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amico Settefrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ti 2015 (the 13th World Conference on Titanium)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Titanium 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521863v1</w:t>
+                <w:t xml:space="preserve">hal-04281557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling of phase transformations in -metastable Ti alloys</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Influence of plastic relaxation on the formation of Widmanstätten structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Cottura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alphonse Finel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Le Bouar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Titanium 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">PTM 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Whistler, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04281557v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of plastic relaxation on the formation of Widmanstätten structures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Study of the Elemental Partitioning for Different Transformation Conditions in the Ti-5553 Alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charrier Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moukrane Dehmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Descoins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Mangelinck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PTM 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ti 2015 (the 13th World Conference on Titanium)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, San Diego, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119296126.ch88⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521871v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation de l'oxydation par la méthode des champs de phases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recueil des journées jeunes chercheurs 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, La Rochelle, France. pp.129-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8014,77 +8014,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low temperature transformation in the b-metastable Ti-5553 alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amico Settefrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Aeby-Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moukrane Dehmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8148,103 +8148,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling stress-diffusion controlled phase transformations : application to stress corrosion cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esteban P. Busso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSMA 2013 - 11ème colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8282,51 +8282,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Précipitation dans les structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Cormier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8364,103 +8364,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du couplage changement de phase-mécanique par la méthode des champs de phases et les techniques d'homogénéisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9e colloque national en calcul des structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Giens, France. pp.389-394</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8485,103 +8485,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formulation éléments finis des modèles de champ de phases basée sur la théorie de l'équilibre des microforces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Cailletaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Feyel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PlastOx 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2007, Argelès-sur-Mer, France. pp.117-129, </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8673,64 +8673,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Le Bouar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alphonse Finel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Cottura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nickel Base Single Crystals Across Length Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Elsevier, pp.379-399, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,90 +8764,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generalized continua and phase-field models : application to crystal plasticity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor De Rancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Wulfinghoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8898,77 +8898,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphic approach to crystal plasticity and phase transformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cordero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9032,77 +9032,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromorphic vs. phase field approaches for gradient viscoplasticity and phase transformations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kais Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Appolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Markert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in extended and multifield theories for continua</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.69-88, 2011, Lecture Notes in Applied and Computational Mechanics, 978-3-642-22737-0. </w:t>
@@ -9321,51 +9321,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05250098v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Eon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Appolaire" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Gatti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crmeca.306" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Cazic" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zollinger" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime El Kandaoui" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Schmitt" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jourdan" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40964-025-01295-y" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010167v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul Hameed Nambiyankulam Hussain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Weisz-Patrault" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Denis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amico Settefrati" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2025.113337" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192227v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor De Rancourt" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Ammar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2025.106300" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04961531v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poulain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maik Rajkowski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujun Zhao" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parham Gemagami" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2024.120295" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522706v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Ghiglione" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ask" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2024.105628" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213243v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cazic" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Engstler" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ghanbaja" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schenk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addma.2023.103458" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04300828v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhalim Chirouf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alphonse Finel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Le Bouar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miha Zalo&#382;nik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899x/1281/1/012054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04754080v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andi Idhil Ismail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moukrane Dehmas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Aeby-Gautier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmrt.2022.02.006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03608596v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathieu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Kandaoui" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Plapper" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2021.113740" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815197v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cottura" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Finel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Le Bouar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.116851" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crphys.82" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03333692v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Lebbad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117148" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02488964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Degeiter" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Perrut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2020.01.022" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494630v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Appolaire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40323-020-00146-5" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144894v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dabas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Yamada" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.025501" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908396v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S242491301840009X" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908276v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-018-0727-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01985979v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitka Nejezchlebov&#225;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanu&#353; Seiner" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Sedl&#225;k" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Landa" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana &#352;milauerov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2018.05.173" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615967v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oguz Umut Salman" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2018.03.006" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407790v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Valdenaire" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.93.214111" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445689v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lalire" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ravat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Oudot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Appolaire" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perron" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2016.10.015" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426336v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.W.J. de Geus" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cottura" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H.J. Peerlings" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.G.D. Geers" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2016.02.006" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01271808v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor de Rancourt" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2015.12.026" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94DB5TS-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01407741v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Finel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Le Bouar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.05.016" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653243v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Settefrati" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.353" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281545v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Cottura" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2015.06.032" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01653253v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpr.2015.07.354" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133724v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Geslin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.265501" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133738v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4860999" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01056876v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban P. Busso" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.05.007" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6DXCGRWX-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293580v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Beneteau" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geandier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Weisbecker" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Redja&#239;mia" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.07.050" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J7JDGVRV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293574v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Perevoshchikova" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Teixeira" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2013.09.047" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DVSW4K32-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808426v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.045" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133735v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2014.03.005" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01098186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-014-0011-1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293812v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bruneseaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Denand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2012.02.046" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5NR0QXGD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750337v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Abrivard" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.713135" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00701166v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2012.04.003" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0JB9LTSG-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00750399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.717726" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00585395v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839.2010.541891" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379237v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Feyel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2008.09.015" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZPQ5LGSV-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00461463v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejcm.18.485-523" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00134489v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien da Costa Teixeira" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2006.10.024" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00125846v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goun&#233;" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.commatsci.2006.01.016" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGKDGNQT-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163456v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2006.05.019" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00163441v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic H&#233;richer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.03.014" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00154827v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:2004120010" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-4Z8SW3FH-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01435720v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Andr&#233; Gandin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gildas Guillemot" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngadia Taha Niane" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0921-5093(02)00261-7" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TH6L8J2G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407670v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756887v2" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shahul-Hameed Nambiyankulam-Hussain" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055782v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04762297v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Fossard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Armanni" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Douillard" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sebastien Merot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/bioconf/202412923003" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823915v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04213263v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Engstler" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Ghanbaja" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M El Kandaoui" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/1274/1/012002" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04151918v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fossard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien M&#233;rot" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Liard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02275562v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V De Rancourt" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ammar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Forest" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898551v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo P. van Landeghem" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ali Lakhdari" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Tresallet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rigal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404452v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Degeiter" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perrut" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119075646.ch35" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04281557v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521871v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521863v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charrier Guillaume" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Descoins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Mangelinck" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119296126.ch88" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868590v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293810v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.738-739.97" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00868440v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://onera.hal.science/hal-01058603v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Cormier" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399552v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ptox/2009009" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417348v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819357-0.00022-6" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01955835v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Wulfinghoff" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-94186-8_6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00931380v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cordero" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Gaubert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-7091-1625-8_3" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00683083v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-22738-7_4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-X960HR9B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>