--- v0 (2026-03-24)
+++ v1 (2026-04-16)
@@ -289,4972 +289,5106 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (39)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating genetic variation with deep learning provides context for variants impacting transcription factor binding during embryogenesis</w:t>
+                <w:t xml:space="preserve">Exonic enhancers are a widespread class of dual-function regulatory elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olga M Sigalova</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mattia Forneris</w:t>
+                <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frosina Stojanovska</w:t>
+                <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bingqing Zhao</w:t>
+                <w:t xml:space="preserve">Iris Manosalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebecca R Viales</w:t>
+                <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 35 (5), pp.1138-1153. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gr.279652.124⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-026-71220-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05500716v1</w:t>
+                <w:t xml:space="preserve">hal-05126239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MUFFIN: a suite of tools for the analysis of functional sequencing data</w:t>
+                <w:t xml:space="preserve">Integrating genetic variation with deep learning provides context for variants impacting transcription factor binding during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre De langen</w:t>
+                <w:t xml:space="preserve">Olga M Sigalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mattia Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frosina Stojanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R Viales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nargab/lqae051⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 35 (5), pp.1138-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.279652.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642848v1</w:t>
+                <w:t xml:space="preserve">hal-05500716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehensive mapping of genetic variation at Epromoters reveals pleiotropic association with multiple disease traits</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MUFFIN: a suite of tools for the analysis of functional sequencing data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Heredia</w:t>
+                <w:t xml:space="preserve">Pierre De langen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Pradel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.lqae051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkae1270⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nargab/lqae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882272v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04642848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t>
+                <w:t xml:space="preserve">Comprehensive mapping of genetic variation at Epromoters reveals pleiotropic association with multiple disease traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Brochet</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Jing Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Hannouche</w:t>
+                <w:t xml:space="preserve">Carla Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Lydie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkae1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04284853v1</w:t>
+                <w:t xml:space="preserve">hal-04882272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t>
+                <w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre de Langen</w:t>
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fayrouz Hammal</w:t>
+                <w:t xml:space="preserve">Laurent Hannouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Guéret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
+                <w:t xml:space="preserve">Fabrice Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04228229v1</w:t>
+                <w:t xml:space="preserve">hal-04284853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPAR 2022: the 9th release of the open-access database of transcription factor binding profiles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Langen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime A Castro-Mondragon</w:t>
+                <w:t xml:space="preserve">Fayrouz Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Riudavets-Puig</w:t>
+                <w:t xml:space="preserve">Elise Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ieva Rauluseviciute</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laura Turchi</w:t>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab1113⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463821v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReMap 2022: a database of Human, Mouse, Drosophila and Arabidopsis regulatory regions from an integrative analysis of DNA-binding sequencing experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre De langen</w:t>
+                <w:t xml:space="preserve">JASPAR 2022: the 9th release of the open-access database of transcription factor binding profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime A Castro-Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Riudavets-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bergon</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ieva Rauluseviciute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roza Berhanu Lemma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Turchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkab996⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 50 (D1), pp.D165-D173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03433360v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anomaly detection in genomic catalogues using unsupervised multi-view autoencoders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+                <w:t xml:space="preserve">ReMap 2022: a database of Human, Mouse, Drosophila and Arabidopsis regulatory regions from an integrative analysis of DNA-binding sequencing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre De langen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Puthier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ballester</w:t>
+                <w:t xml:space="preserve">Aurélie Bergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12859-021-04359-2⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkab996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03356659v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03433360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPAR 2020: update of the open-access database of transcription factor binding profiles.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anomaly detection in genomic catalogues using unsupervised multi-view autoencoders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriol Fornés</w:t>
+                <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
+                <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aziz Khan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benoît Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz1001⟩</w:t>
+              <w:t xml:space="preserve">BMC Bioinformatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (1), pp.460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12859-021-04359-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02365013v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03356659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReMap 2020: a database of regulatory regions from an integrative analysis of Human and Arabidopsis DNA-binding sequencing experiments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+                <w:t xml:space="preserve">JASPAR 2020: update of the open-access database of transcription factor binding profiles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zacharie Ménétrier</w:t>
+                <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mestdagh</w:t>
+                <w:t xml:space="preserve">Robin van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rosnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Allyssa Douida</w:t>
+                <w:t xml:space="preserve">Xi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz945⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 48 (D1), pp.D87-D92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351736v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02365013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights gained from a comprehensive all- against-all transcription factor binding motif benchmarking study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ReMap 2020: a database of regulatory regions from an integrative analysis of Human and Arabidopsis DNA-binding sequencing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zacharie Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giovanna Ambrosini</w:t>
+                <w:t xml:space="preserve">Martin Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Vorontsov</w:t>
+                <w:t xml:space="preserve">Thomas Rosnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Penzar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Oriol Fornés</w:t>
+                <w:t xml:space="preserve">Allyssa Douida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-01996-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773294v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predictable conserved DNA base composition signature defines human core DNA replication origins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Insights gained from a comprehensive all- against-all transcription factor binding motif benchmarking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Ambrosini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ildem Akerman</w:t>
+                <w:t xml:space="preserve">Ilya Vorontsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bahar Kasaai</w:t>
+                <w:t xml:space="preserve">Dmitry Penzar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alina Bazarova</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
+                <w:t xml:space="preserve">Romain Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18527-0⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-01996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945610v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Involvement of G-quadruplex regions in mammalian replication origin activity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predictable conserved DNA base composition signature defines human core DNA replication origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ildem Akerman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bahar Kasaai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulina Prorok</w:t>
+                <w:t xml:space="preserve">Alina Bazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Artufel</w:t>
+                <w:t xml:space="preserve">Pau Biak Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10 (1), pp.3274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-019-11104-0⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 11, pp.4826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18527-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101805v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02945610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A map of direct TF–DNA interactions in the human genome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Involvement of G-quadruplex regions in mammalian replication origin activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulina Prorok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Gheorghe</w:t>
+                <w:t xml:space="preserve">Marie Artufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geir Kjetil Sandve</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Antoine Aze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gky1210⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1), pp.3274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-019-11104-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980383v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A map of direct TF–DNA interactions in the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Kjetil Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 47 (14), pp.7715-7715. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky1210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz582⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02531478v1</w:t>
+                <w:t xml:space="preserve">hal-01980383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum. JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A map of direct TF–DNA interactions in the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Van der lee</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Geir Kjetil Sandve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D1284-D1284. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 47 (14), pp.7715-7715. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01980416v1</w:t>
+                <w:t xml:space="preserve">hal-02531478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReMap 2018: an updated atlas of regulatory regions from an integrative analysis of DNA-binding ChIP-seq experiments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Erratum. JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Van der lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D267-D275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1092⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D1284-D1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646201v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Stigliani</w:t>
+                <w:t xml:space="preserve">ReMap 2018: an updated atlas of regulatory regions from an integrative analysis of DNA-binding ChIP-seq experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Gheorghe</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Artufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mathelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D260-D266. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1126⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D267-D275. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01646126v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrative analysis of public ChIP-seq experiments reveals a complex multi-cell regulatory landscape</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+                <w:t xml:space="preserve">JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Barbier</w:t>
+                <w:t xml:space="preserve">Arnaud Stigliani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jordi Dalino</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
+                <w:t xml:space="preserve">Jaime A. Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 43 (e27), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gku1280⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D260-D266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219379v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integrative analysis of public ChIP-seq experiments reveals a complex multi-cell regulatory landscape</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cayrou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
+                <w:t xml:space="preserve">Jordi Dalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Fenouil</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Coulombe</w:t>
+                <w:t xml:space="preserve">Jacques van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 43 (e27), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gku1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03101863v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
+                <w:t xml:space="preserve">Christelle Cayrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
+                <w:t xml:space="preserve">Romain Fenouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
+              <w:t xml:space="preserve">Genome Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 25 (12), pp.1873-1885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01614948v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vanhille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Griffon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniil Alpern</w:t>
+                <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diana Langer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Romier</w:t>
+                <w:t xml:space="preserve">Lan T.M. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.03613.001⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01404987v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-species, multi-transcription factor binding highlights conserved control of tissue-specific biological pathways</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniil Alpern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Langer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominic Schmidt</w:t>
+                <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mar Gonzàlez-Porta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Matthew Carlucci</w:t>
+                <w:t xml:space="preserve">Christophe Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 462, pp.e02626. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7554/eLife.02626.031⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 3, pp.308-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.03613.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01455448v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01404987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A CpG mutational hotspot in a ONECUT binding site accounts for the prevalent variant of hemophilia B Leyden.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-species, multi-transcription factor binding highlights conserved control of tissue-specific biological pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandra Medina-Rivera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alister P W Funnell</w:t>
+                <w:t xml:space="preserve">Dominic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D Wilson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Mar Gonzàlez-Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ka Sin Mak</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jon Burdach</w:t>
+                <w:t xml:space="preserve">Matthew Carlucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 462, pp.e02626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.02626.031⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615153v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waves of retrotransposon expansion remodel genome organization and CTCF binding in multiple mammalian lineages</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A CpG mutational hotspot in a ONECUT binding site accounts for the prevalent variant of hemophilia B Leyden.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petra C Schwalie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
+                <w:t xml:space="preserve">Alister P W Funnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Angela Goncalves</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ka Sin Mak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Burdach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 148 (1-2), pp.335--348</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 92 (3), pp.460--467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615154v1</w:t>
+                <w:t xml:space="preserve">hal-01615153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of proteomic signatures of mantle cell lymphoma, small lymphocytic lymphoma, and marginal zone lymphoma biopsies by surface enhanced laser desorption/ionization-time of flight mass spectrometry.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ali Bouamrani</w:t>
+                <w:t xml:space="preserve">Waves of retrotransposon expansion remodel genome organization and CTCF binding in multiple mammalian lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+                <w:t xml:space="preserve">Petra C Schwalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Barbarat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claire Ramus</w:t>
+                <w:t xml:space="preserve">Angela Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 52 (4), pp.648--658</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 148 (1-2), pp.335--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615155v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Five-vertebrate ChIP-seq reveals the evolutionary dynamics of transcription factor binding</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Petra C Schwalie</w:t>
+                <w:t xml:space="preserve">Identification of proteomic signatures of mantle cell lymphoma, small lymphocytic lymphoma, and marginal zone lymphoma biopsies by surface enhanced laser desorption/ionization-time of flight mass spectrometry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordon D Brown</w:t>
+                <w:t xml:space="preserve">Ali Bouamrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Houlgatte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Barbarat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science (New York, NY)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 328 (5981), pp.1036--1040</w:t>
+              <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 52 (4), pp.648--658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615156v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consistent annotation of gene expression arrays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Five-vertebrate ChIP-seq reveals the evolutionary dynamics of transcription factor binding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominic Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Petra C Schwalie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordon D Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 11, pp.294</w:t>
+              <w:t xml:space="preserve">Science (New York, NY)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 328 (5981), pp.1036--1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615157v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl's 10th year.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId154" w:history="1">
+                <w:t xml:space="preserve">Consistent annotation of gene expression arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephen Keenan</w:t>
+                <w:t xml:space="preserve">Glenn Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rhoda Kinsella</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paul Flicek</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 38 (Database issue), pp.D557--62</w:t>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 11, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615158v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMart Central Portal―unified access to biological data.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensembl's 10th year.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syed Haider</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Andreas Kähäri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Smedley</w:t>
+                <w:t xml:space="preserve">Damian Keefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Junjun Zhang</w:t>
+                <w:t xml:space="preserve">Stephen Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Rice</w:t>
+                <w:t xml:space="preserve">Rhoda Kinsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37 (Web Server issue), pp.W23--7</w:t>
+              <w:t xml:space="preserve">, 2010, 38 (Database issue), pp.D557--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615159v1</w:t>
+                <w:t xml:space="preserve">hal-01615158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strand selective generation of endo-siRNAs from the Na/phosphate transporter gene Slc34a1 in murine tissues.</w:t>
+                <w:t xml:space="preserve">BioMart Central Portal―unified access to biological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Carlile</w:t>
+                <w:t xml:space="preserve">Syed Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Swan</w:t>
+                <w:t xml:space="preserve">Damian Smedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Jackson</w:t>
+                <w:t xml:space="preserve">Junjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keziah Preston-Fayers</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Peter Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37 (7), pp.2274--2282</w:t>
+              <w:t xml:space="preserve">, 2009, 37 (Web Server issue), pp.W23--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615161v1</w:t>
+                <w:t xml:space="preserve">hal-01615159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BioMart―biological queries made easy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Strand selective generation of endo-siRNAs from the Na/phosphate transporter gene Slc34a1 in murine tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Carlile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keziah Preston-Fayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Darin London</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Genomics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.2274--2282</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01615162v1</w:t>
+                <w:t xml:space="preserve">hal-01615161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl 2009.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T J P Hubbard</w:t>
+                <w:t xml:space="preserve">BioMart―biological queries made easy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Smedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Syed Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B L Aken</w:t>
+                <w:t xml:space="preserve">Richard Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ayling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">K Beal</w:t>
+                <w:t xml:space="preserve">Darin London</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 10 (1), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1471-2164-10-22⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615160v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl 2008</w:t>
+                <w:t xml:space="preserve">Ensembl 2009.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Flicek</w:t>
+                <w:t xml:space="preserve">T J P Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Aken</w:t>
+                <w:t xml:space="preserve">B L Aken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Beal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">S Ayling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Caccamo</w:t>
+                <w:t xml:space="preserve">K Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D707 - D714. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2009, 37 (Database issue), pp.D690--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01626053v1</w:t>
+                <w:t xml:space="preserve">hal-01615160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling identifies molecular subgroups among nodal peripheral T-cell lymphomas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ensembl 2008</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Flicek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Ballester</w:t>
+                <w:t xml:space="preserve">B. Aken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ramuz</w:t>
+                <w:t xml:space="preserve">K. Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Gisselbrecht</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Loi</w:t>
+                <w:t xml:space="preserve">M. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209178⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 36 (Database), pp.D707 - D714. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkm988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612147v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl 2007.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Gene expression profiling identifies molecular subgroups among nodal peripheral T-cell lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ramuz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caccamo</w:t>
+                <w:t xml:space="preserve">C Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Doucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (10), pp.1560-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615163v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene profiling reveals specific oncogenic mechanisms and signaling pathways in oncocytic and papillary thyroid carcinoma</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F Savagner</w:t>
+                <w:t xml:space="preserve">Ensembl 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J P Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B L Aken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Rodien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B Ballester</w:t>
+                <w:t xml:space="preserve">M Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (Database issue), pp.D610--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612148v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gene profiling reveals specific oncogenic mechanisms and signaling pathways in oncocytic and papillary thyroid carcinoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Baris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Mirebeau-Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Savagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Rodien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 24 (25), pp.4155-4161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1208578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shozo Izui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5264,440 +5398,318 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide Characterization of Exons as Regulatory Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exonic enhancers are a widespread class of dual-function regulatory elements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frederic Gallardo</w:t>
+                <w:t xml:space="preserve">Contextualising transcription factor binding during embryogenesis using natural sequence variation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga M Sigalova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mattia Forneris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frosina Stojanovska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bingqing Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca R Viales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...124 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId214"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5765,51 +5777,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5ED7C869"/>
+    <w:nsid w:val="C855C9AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5996,51 +6008,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-7135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111468833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-6127-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remap.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05500716v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sigalova" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Forneris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosina Stojanovska" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279652.124" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642848v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De&#160;langen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae051" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463821v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Castro-Mondragon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riudavets-Puig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Rauluseviciute" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Berhanu Lemma" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1113" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03433360v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab996" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356659v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04359-2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365013v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Forn&#233;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Khan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Lee" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1001" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02351736v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mestdagh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Douida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz945" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ambrosini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Vorontsov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Penzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Groux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01996-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02945610v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Kasaai" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bazarova" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Biak Sang" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18527-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101805v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11104-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980383v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gheorghe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kjetil Sandve" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1210" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531478v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz582" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980416v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van&#160;der&#160;lee" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1188" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646201v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mathelier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1092" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646126v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1126" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219379v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Dalino" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1280" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455448v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Schmidt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#224;lez-Porta" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carlucci" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02626.031" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615153v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister P W Funnell" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Wilson" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Sin Mak" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burdach" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615154v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Schwalie" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goncalves" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615155v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouamrani" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbarat" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615156v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D Brown" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615157v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Johnson" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Proctor" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flicek" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615158v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;h&#228;ri" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Keefe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keenan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Kinsella" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615159v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Zhang" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rice" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615161v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carlile" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jackson" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Preston-Fayers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615162v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holland" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin London" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-22" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J P Hubbard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Aken" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ayling" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626053v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flicek" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccamo" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm988" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612147v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballester" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramuz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gisselbrecht" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doucet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loi" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209178" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615163v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caccamo" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612148v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baris" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Savagner" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodien" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208578" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633459v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126239v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894851v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-7135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111468833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-6127-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remap.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71220-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05500716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sigalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Forneris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosina Stojanovska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279652.124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De&#160;langen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Castro-Mondragon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riudavets-Puig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Rauluseviciute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Berhanu Lemma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03433360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04359-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Forn&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02351736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mestdagh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Douida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ambrosini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Vorontsov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Penzar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01996-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02945610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Kasaai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bazarova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Biak Sang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18527-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11104-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gheorghe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kjetil Sandve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz582" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van&#160;der&#160;lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mathelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1126" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Dalino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1280" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Schmidt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#224;lez-Porta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carlucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02626.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister P W Funnell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Sin Mak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burdach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Schwalie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goncalves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouamrani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbarat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D Brown" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Proctor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flicek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615158v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;h&#228;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Keefe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Kinsella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carlile" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jackson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Preston-Fayers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin London" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J P Hubbard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Aken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ayling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flicek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccamo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramuz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gisselbrecht" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doucet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209178" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caccamo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Savagner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208578" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>