--- v1 (2026-04-16)
+++ v2 (2026-05-17)
@@ -128,53 +128,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">111468833</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=qeTy2ZcAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">N-6127-2016</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -187,51 +208,51 @@
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes recherches portent sur la régulation des gènes à travers l’exploration des régions non codantes du génome, en combinant génomique comparative, analyses multi-omiques et modélisation des données à grande échelle.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes travaux se concentre sur l’identification, la cartographie et la caractérisation des éléments régulateurs – notamment les enhancers – dans les génomes humains et modèles. Pour cela, j’ai développé </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">ReMap</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">, une ressource ouverte qui agrège et harmonise des milliers de jeux de données ChIP-seq pour des centaines de facteurs de transcription. ReMap permet d’identifier les régions du génome potentiellement actives en tant qu’enhancers ou sites de régulation transcriptionnelle : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://remap.univ-amu.fr</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Je m’intéresse aussi à la </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">transcription des régions intergéniques</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> et à son lien avec l’activité régulatrice, en mobilisant RNA-seq, CAGE-seq et d'autres technologies transcriptomiques. Ces travaux visent à mieux comprendre comment certains loci intergéniques non annotés participent à la régulation fine de l'expression des gènes.</w:t>
@@ -315,5080 +336,5080 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exonic enhancers are a widespread class of dual-function regulatory elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iris Manosalva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-026-71220-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating genetic variation with deep learning provides context for variants impacting transcription factor binding during embryogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga M Sigalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Forneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frosina Stojanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca R Viales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 35 (5), pp.1138-1153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.279652.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUFFIN: a suite of tools for the analysis of functional sequencing data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De langen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NAR Genomics and Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.lqae051. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nargab/lqae051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04642848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mapping of genetic variation at Epromoters reveals pleiotropic association with multiple disease traits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Pradel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkae1270⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04882272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Langen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fayrouz Hammal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guéret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t>
+              <w:t xml:space="preserve">Cell Genomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 3, pp.100411. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04284853v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04228229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterizing intergenic transcription at RNA polymerase II binding sites in normal and cancer tissues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ChagasDB: 80 years of publicly available data on the molecular host response to &amp;lt;i&amp;gt;Trypanosoma cruzi&amp;lt;/i&amp;gt; infection in a single database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Guéret</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Pauline Brochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Spinelli</w:t>
+                <w:t xml:space="preserve">Laurent Hannouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Genomics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.xgen.2023.100411⟩</w:t>
+              <w:t xml:space="preserve">Database - The journal of Biological Databases and Curation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 2023, pp.baad037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/database/baad037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04228229v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04284853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JASPAR 2022: the 9th release of the open-access database of transcription factor binding profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafael Riudavets-Puig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ieva Rauluseviciute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roza Berhanu Lemma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Turchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 50 (D1), pp.D165-D173. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkab1113⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReMap 2022: a database of Human, Mouse, Drosophila and Arabidopsis regulatory regions from an integrative analysis of DNA-binding sequencing experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fayrouz Hammal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De langen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Bergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkab996⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03433360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomaly detection in genomic catalogues using unsupervised multi-view autoencoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Puthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Capponi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Ballester</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Bioinformatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 22 (1), pp.460. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12859-021-04359-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03356659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JASPAR 2020: update of the open-access database of transcription factor binding profiles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin van Der Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 48 (D1), pp.D87-D92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkz1001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReMap 2020: a database of regulatory regions from an integrative analysis of Human and Arabidopsis DNA-binding sequencing experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights gained from a comprehensive all- against-all transcription factor binding motif benchmarking study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Mestdagh</w:t>
+                <w:t xml:space="preserve">Giovanna Ambrosini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Rosnet</w:t>
+                <w:t xml:space="preserve">Ilya Vorontsov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Allyssa Douida</w:t>
+                <w:t xml:space="preserve">Dmitry Penzar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Groux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkz945⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-020-01996-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351736v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02773294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights gained from a comprehensive all- against-all transcription factor binding motif benchmarking study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giovanna Ambrosini</w:t>
+                <w:t xml:space="preserve">ReMap 2020: a database of regulatory regions from an integrative analysis of Human and Arabidopsis DNA-binding sequencing experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilya Vorontsov</w:t>
+                <w:t xml:space="preserve">Zacharie Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Penzar</w:t>
+                <w:t xml:space="preserve">Martin Mestdagh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Groux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Oriol Fornés</w:t>
+                <w:t xml:space="preserve">Thomas Rosnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allyssa Douida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13059-020-01996-3⟩</w:t>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02773294v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A predictable conserved DNA base composition signature defines human core DNA replication origins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ildem Akerman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bahar Kasaai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alina Bazarova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pau Biak Sang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 11, pp.4826. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-020-18527-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02945610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of G-quadruplex regions in mammalian replication origin activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulina Prorok</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Artufel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Aze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10 (1), pp.3274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-019-11104-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A map of direct TF–DNA interactions in the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Kjetil Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gky1210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01980383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A map of direct TF–DNA interactions in the human genome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geir Kjetil Sandve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Chèneby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 47 (14), pp.7715-7715. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkz582⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum. JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">ReMap 2018: an updated atlas of regulatory regions from an integrative analysis of DNA-binding ChIP-seq experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Chèneby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marius Gheorghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Artufel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Mathelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D1284-D1284. </w:t>
+              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D267-D275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1188⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980416v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01646201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ReMap 2018: an updated atlas of regulatory regions from an integrative analysis of DNA-binding ChIP-seq experiments</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erratum. JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Mathelier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Robin Van der lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Parcy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aziz Khan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriol Fornés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D267-D275. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nar/gkx1092⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 46 (D1), pp.D1284-D1284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkx1188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01646201v1</w:t>
+                <w:t xml:space="preserve">hal-01980416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">JASPAR 2018: update of the open-access database of transcription factor binding profiles and its web framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aziz Khan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriol Fornés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Stigliani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius Gheorghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaime A. Castro-Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46 (D1), pp.D260-D266. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkx1126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01646126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative analysis of public ChIP-seq experiments reveals a complex multi-cell regulatory landscape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Barbier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordi Dalino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 43 (e27), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gku1280⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chromatin environment shapes DNA replication origin organization and defines origin classes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Cayrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Peiffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Fenouil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Coulombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 25 (12), pp.1873-1885. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1101/gr.192799.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03101863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-throughput and quantitative assessment of enhancer activity in mammals by CapStarr-seq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Vanhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Griffon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Ahmad Maqbool</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joaquin Zacarias-Cabeza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lan T.M. Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6, pp.6905. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms7905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01614948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TAF4, a subunit of transcription factor II D, directs promoter occupancy of nuclear receptor HNF4A during post-natal hepatocyte differentiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniil Alpern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Langer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Le Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 3, pp.308-312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.03613.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01404987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-species, multi-transcription factor binding highlights conserved control of tissue-specific biological pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandra Medina-Rivera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mar Gonzàlez-Porta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Carlucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 462, pp.e02626. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7554/eLife.02626.031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A CpG mutational hotspot in a ONECUT binding site accounts for the prevalent variant of hemophilia B Leyden.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alister P W Funnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ka Sin Mak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Burdach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 92 (3), pp.460--467</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waves of retrotransposon expansion remodel genome organization and CTCF binding in multiple mammalian lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra C Schwalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 148 (1-2), pp.335--348</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of proteomic signatures of mantle cell lymphoma, small lymphocytic lymphoma, and marginal zone lymphoma biopsies by surface enhanced laser desorption/ionization-time of flight mass spectrometry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rolland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Bouamrani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Houlgatte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Barbarat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Ramus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (4), pp.648--658</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five-vertebrate ChIP-seq reveals the evolutionary dynamics of transcription factor binding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominic Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael D Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petra C Schwalie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordon D Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science (New York, NY)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 328 (5981), pp.1036--1040</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consistent annotation of gene expression arrays</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Proctor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Flicek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11, pp.294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembl's 10th year.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Kähäri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Keefe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Keenan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rhoda Kinsella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 38 (Database issue), pp.D557--62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMart Central Portal―unified access to biological data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syed Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damian Smedley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Junjun Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Rice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (Web Server issue), pp.W23--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strand selective generation of endo-siRNAs from the Na/phosphate transporter gene Slc34a1 in murine tissues.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ensembl 2009.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Swan</w:t>
+                <w:t xml:space="preserve">T J P Hubbard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Jackson</w:t>
+                <w:t xml:space="preserve">B L Aken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keziah Preston-Fayers</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">S Ayling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37 (7), pp.2274--2282</w:t>
+              <w:t xml:space="preserve">, 2009, 37 (Database issue), pp.D690--7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615161v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BioMart―biological queries made easy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damian Smedley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damian Smedley</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Syed Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Holland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darin London</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Genomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (1), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/1471-2164-10-22⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl 2009.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strand selective generation of endo-siRNAs from the Na/phosphate transporter gene Slc34a1 in murine tissues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B L Aken</w:t>
+                <w:t xml:space="preserve">Mark Carlile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Ayling</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Daniel Swan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Jackson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Keziah Preston-Fayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 37 (Database issue), pp.D690--7</w:t>
+              <w:t xml:space="preserve">, 2009, 37 (7), pp.2274--2282</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615160v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ensembl 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Flicek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Aken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 36 (Database), pp.D707 - D714. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkm988⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01626053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression profiling identifies molecular subgroups among nodal peripheral T-cell lymphomas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Ballester</w:t>
+                <w:t xml:space="preserve">Ensembl 2007.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T J P Hubbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B L Aken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Ramuz</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">L Loi</w:t>
+                <w:t xml:space="preserve">M Caccamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncogene</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 35 (Database issue), pp.D610--7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612147v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ensembl 2007.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Benoit Ballester</w:t>
+                <w:t xml:space="preserve">Gene expression profiling identifies molecular subgroups among nodal peripheral T-cell lymphomas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Ramuz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Gisselbrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Doucet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Caccamo</w:t>
+                <w:t xml:space="preserve">L Loi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oncogene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 25 (10), pp.1560-1570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/sj.onc.1209178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615163v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gene profiling reveals specific oncogenic mechanisms and signaling pathways in oncocytic and papillary thyroid carcinoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Baris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mirebeau-Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Savagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Rodien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Oncogene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 24 (25), pp.4155-4161. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/sj.onc.1208578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01612148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sgp3 locus on mouse chromosome 13 regulates nephritogenic gp70 autoantigen expression and predisposes to autoimmunity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Mary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shozo Izui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Reininger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 171 (7), pp.3872--3877</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5398,154 +5419,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide Characterization of Exons as Regulatory Elements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Mouren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoinette van Ouwerkerk</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Magali Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JOBIM 2024 - Journées ouvertes en biologie, informatique, et mathématiques 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04633459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5555,161 +5576,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualising transcription factor binding during embryogenesis using natural sequence variation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olga M Sigalova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mattia Forneris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frosina Stojanovska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bingqing Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rebecca R Viales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04894851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId216"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5777,51 +5798,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C855C9AB"/>
+    <w:nsid w:val="369AFD62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6008,51 +6029,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-7135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111468833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-6127-2016" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remap.univ-amu.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126239v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71220-6" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05500716v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sigalova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Forneris" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosina Stojanovska" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279652.124" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642848v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De&#160;langen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae051" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463821v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Castro-Mondragon" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riudavets-Puig" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Rauluseviciute" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Berhanu Lemma" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1113" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03433360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab996" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356659v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04359-2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365013v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Forn&#233;s" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Khan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Lee" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1001" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02351736v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mestdagh" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Douida" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz945" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773294v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ambrosini" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Vorontsov" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Penzar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Groux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01996-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02945610v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Kasaai" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bazarova" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Biak Sang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18527-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101805v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11104-0" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gheorghe" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kjetil Sandve" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531478v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz582" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980416v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van&#160;der&#160;lee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1188" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646201v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mathelier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1092" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646126v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1126" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219379v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Dalino" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1280" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455448v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Schmidt" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#224;lez-Porta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carlucci" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02626.031" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615153v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister P W Funnell" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Wilson" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Sin Mak" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burdach" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615154v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Schwalie" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goncalves" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615155v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouamrani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbarat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615156v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D Brown" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615157v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Johnson" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Proctor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flicek" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615158v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;h&#228;ri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Keefe" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keenan" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Kinsella" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615159v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Zhang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rice" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615161v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carlile" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swan" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jackson" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Preston-Fayers" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615162v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holland" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin London" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-22" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615160v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J P Hubbard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Aken" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ayling" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626053v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flicek" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aken" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccamo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm988" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612147v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballester" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramuz" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gisselbrecht" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doucet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loi" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209178" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615163v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caccamo" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baris" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Savagner" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodien" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208578" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633459v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894851v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-ballester" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0834-7135" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/111468833" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=qeTy2ZcAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/N-6127-2016" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://remap.univ-amu.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126239v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mouren" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Torres" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette van Ouwerkerk" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Manosalva" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gallardo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-71220-6" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05500716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga M Sigalova" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattia Forneris" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frosina Stojanovska" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bingqing Zhao" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca R Viales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.279652.124" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642848v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De&#160;langen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ballester" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nargab/lqae051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04882272v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Wan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Heredia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Pradel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkae1270" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04228229v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Langen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Hammal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gu&#233;ret" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Spinelli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2023.100411" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04284853v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Brochet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hannouche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lopez" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/database/baad037" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463821v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A Castro-Mondragon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Riudavets-Puig" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ieva Rauluseviciute" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roza Berhanu Lemma" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Turchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab1113" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03433360v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bergon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab996" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03356659v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Ferr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Ch&#232;neby" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Puthier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Capponi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ballester" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-021-04359-2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02365013v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriol Forn&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Castro-Mondragon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin van Der Lee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz1001" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02773294v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Ambrosini" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilya Vorontsov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Penzar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Groux" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-020-01996-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02351736v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Mestdagh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rosnet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allyssa Douida" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz945" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02945610v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ildem Akerman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bahar Kasaai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Bazarova" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pau Biak Sang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Peiffer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18527-0" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101805v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulina Prorok" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Artufel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Coulombe" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11104-0" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980383v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Gheorghe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geir Kjetil Sandve" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky1210" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02531478v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkz582" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mathelier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1092" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01980416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Van&#160;der&#160;lee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Parcy" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1188" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01646126v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Stigliani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime A. Castro-Mondragon" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkx1126" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01219379v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Griffon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Barbier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Dalino" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques van Helden" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gku1280" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03101863v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cayrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Fenouil" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gr.192799.115" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01614948v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vanhille" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Ahmad Maqbool" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaquin Zacarias-Cabeza" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan T.M. Dao" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms7905" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404987v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniil Alpern" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Langer" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Le Gras" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Romier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.03613.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01455448v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Medina-Rivera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic Schmidt" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar Gonz&#224;lez-Porta" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Carlucci" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.02626.031" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615153v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alister P W Funnell" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D Wilson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka Sin Mak" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Burdach" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra C Schwalie" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Goncalves" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615155v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rolland" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bouamrani" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Houlgatte" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Barbarat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ramus" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615156v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordon D Brown" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615157v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Johnson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Proctor" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Flicek" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615158v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas K&#228;h&#228;ri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Keefe" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Keenan" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Kinsella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615159v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syed Haider" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damian Smedley" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junjun Zhang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Rice" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615160v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T J P Hubbard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B L Aken" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ayling" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Beal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615162v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Holland" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darin London" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-22" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615161v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Carlile" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Swan" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Jackson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keziah Preston-Fayers" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01626053v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Flicek" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Aken" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caccamo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkm988" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615163v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Caccamo" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612147v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Ballester" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Ramuz" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Gisselbrecht" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Doucet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Loi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1209178" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01612148v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Baris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mirebeau-Prunier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Savagner" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Rodien" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.onc.1208578" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01615164v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Laporte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Mary" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shozo Izui" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Reininger" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633459v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gallardo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894851v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>