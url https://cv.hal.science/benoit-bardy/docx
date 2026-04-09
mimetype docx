--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (96)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId370"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity is linked to impaired sensorimotor synchronization during walking but not tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>