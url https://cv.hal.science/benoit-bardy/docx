--- v1 (2026-04-09)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (98)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity is linked to impaired sensorimotor synchronization during walking but not tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId376"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When buildings learn how we move: embodied human–building interaction in the age of machine intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2026.1800319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity is linked to impaired sensorimotor synchronization during walking but not tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575567v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2026.1800319" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>