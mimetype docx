--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When buildings learn how we move: embodied human–building interaction in the age of machine intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2026.1800319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity is linked to impaired sensorimotor synchronization during walking but not tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:123.47266881029px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoit Bardy </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">- Exceptional Class Professor (Ex2), University of Montpellier, France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Junior and Senior member (honorary) of Institut Universitaire de France</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Founder, the EuroMov centre for Research, Technology, & Innovation in the Art and Science of Movement</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- 4 books (Ed), 200+ publications, 400+ presentations, 30 M€+ through 41 successful grants applications</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Partner/Coordinator of 10 European projects</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Co-founder and scientific leader of BeatHealth SAS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Research topic: Coordination and control of human and artificial movements / Multisensory perception / Learning & Rehabilitation / Extended Reality for Health, Human-Machine Interfaces, Information Technologies</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">- Profile: International research & lecturing skills in movement sciences, health, human-machine interaction / International experience (Europe, North and South America, Asia, Africa) and strategy / Entrepreneurial skills / Managerial skills / International evaluation skills</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (99)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity is linked to impaired sensorimotor synchronization during walking but not tapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Bourdon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Gasnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-44239-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05574206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When buildings learn how we move: embodied human–building interaction in the age of machine intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 8, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2026.1800319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05588996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How our homes shape the way we move</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 125, pp.110089. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2025.110089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05471422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of rhythm features on beat/movement synchronization using a low-cost vision system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamza Bayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2025.1595939⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negative emotions disrupt intentional synchronization during group sensorimotor interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 24 (3), pp.687-702. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/emo0001282⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04222264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Automated Analysis of Expressive Gesture Qualities in Full-Body Movement: The Perceived Origin of Movement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olga Matthiopoulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcello Sanguineti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human-centric Computing and Information Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (54)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04930702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Cues of Leadership, Cohesion, and Fluidity in Joint Full‐Body Movement to Support Embodied Interaction Design: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Gnecco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cora Gasparotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Ceccaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gualtiero Volpe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Behavior and Emerging Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 2024 (1), pp.1636854. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2024/1636854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04623298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obstacles shape the way we walk at home</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Dray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Slangen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 5, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcomp.2023.1270520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04315850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of emotion-laden acoustic stimuli on group synchronisation performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.7094. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-34406-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04086375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extracting walking trajectories at home from a capacitive proximity sensing floor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Raducanu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Barysheva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ait Haddou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Sensors Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 22 (4), pp.1-1. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JSEN.2021.3139442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03512496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling Frequency Reduction in Human Groups Performing a Joint Oscillatory Task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.753758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human Movement Datasets: An Interdisciplinary Scoping Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bieńkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giulia Barbareschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo D’amato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Oneto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Computing Surveys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3534970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03769783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Positive emotions foster spontaneous synchronisation in a group movement improvisation task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Human Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Interpersonal Synchrony and Network Dynamics in Social Interaction, 16, pp.944241. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnhum.2022.944241⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decoding identity from motion: how motor similarities colour our perception of self and others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krasimira Tsaneva-Atanasova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 85, pp.509-519. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-020-01290-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02518657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical and gravito-inertial contributions to the perception and control of height in a simulated Low-Altitude Flight context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Denquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Foucher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Sarrazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ergonomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (10), pp.1297-1309. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00140139.2021.1914352⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03626701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward an Emotional Individual Motor Signature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Lozano-Goupil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.647704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03243796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bridging the gap between emotion and joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Bienkiewicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrii P Smykovskyi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temitayo Olugbade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Janaqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Camurri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 131, pp.806 - 833. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2021.08.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03383388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BeatWalk: Personalized Music-Based Gait Rehabilitation in Parkinson’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandy Lacombe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.655121⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03582198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spontaneous emergence of leadership patterns drives synchronization in complex human networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lombardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Bollt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-021-97656-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced stabilization of spontaneous auditory–motor synchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychological Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 84 (8), pp.2196-2209. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00426-019-01208-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythm disturbances as a potential early marker of Parkinson’s disease in idiopathic REM sleep behavior disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine de Verbizier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine C Picot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Abril</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Clinical and Translational Neurology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7 (3), pp.280 - 287. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/acn3.50982⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving in unison after perceptual interruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmela Calabrese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pietro de Lellis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Bourgeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Colomer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74914-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accent-induced Modulation of Neural and Movement Patterns during Spontaneous Synchronization to Auditory Rhythms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Keller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Nozaradan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (12), pp.2260-2271. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/jocn_a_01605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03521568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of perceived emotion and gender on social motor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingda Qu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 110 (3), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjop.12419⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02440460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an Embodied Signature of Improvisation Skills</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.2441. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2019.02441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of interaction and predictability in the spontaneous entrainment of movement.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petra Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology: General</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 148 (6), pp.1041-1057. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/xge0000609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why do we move to the beat? A multi-scale approach, from physical principles to brain dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Damm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déborah Varoqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience and Biobehavioral Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neubiorev.2019.12.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02434120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Standing or swaying to the beat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gait &amp; Posture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 59, pp.28-34. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.gaitpost.2017.09.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02456618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individualization of music-based rhythmic auditory cueing in Parkinson's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 1423 (1), pp.308-317. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.13859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using mimicry of body movements by a virtual agent to increase synchronization behavior and rapport in individuals with schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Henriques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (1), </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-35813-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02005556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhythmic abilities and musical training in Parkinson’s disease: do they help?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Cochen de Cock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.G. Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ihalainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Galtier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Parkinson's Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 4, pp.8. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41531-018-0043-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction patterns and individual dynamics shape the way we move in synchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianfranco Fiore</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.6846. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-06559-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacités rythmiques des patients parkinsoniens avec freezing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Puyjarinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Geny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Azevedo Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Sijobert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Bégel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.#339. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01905215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">iMose : le simulateur de mouvement interactif du centre EuroMov</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamilah Abdur-Rahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Pla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neurophysiologie Clinique = Clinical Neurophysiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 47 (5-6), pp.355. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neucli.2017.10.049⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04795614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unravelling socio-motor biomarkers in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Tino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Schizophrenia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 3, pp.8. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41537-016-0009-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of facial feedback during a cooperative human-robot task in schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin N. Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Slowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (1), pp.15023. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-017-14773-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743127v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Likability's Effect on Interpersonal Motor Coordination: Exploring Natural Gaze Direction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1864. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2017.01864⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Senses Considered as One Perceptual System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, James J. Gibson's 1966 Book: 50 Years Later - Part 2, 29 (3), pp.165-197. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2017.1331116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of environmental constraints in walking: Effects of steering and sharp turns on gait dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dobromir Dotov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (1), pp.28374. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep28374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Gaze Cues in Interpersonal Motor Coordination: Towards Higher Affiliation in Human-Robot Interaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashwini Shukla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Billard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (6), 13 p. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0156874⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03063423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic similarity promotes interpersonal coordination in joint action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Słowiński</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chao Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Royal Society Interface</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (116), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1098/rsif.2015.1093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02459656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Coordination during Socio-motor Improvisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 7, pp.1168. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2016.01168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The acquisition of socio-motor improvisation in the mirror game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Coste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.117-128. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrainment and synchronization in networks of Rayleigh–van der Pol oscillators with diffusive and Haken–Kelso–Bunz couplings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Alderisio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Di Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biological Cybernetics (Modeling)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 110 (2-3), pp.151-169. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00422-016-0685-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humanoid robots versus humans: How is emotional valence of facial expressions recognized by individuals with schizophrenia? An exploratory study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bortolon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahdi Khoramshahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Burca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Schizophrenia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 176 (2-3), pp.506 - 513. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.schres.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01866614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA Handicap Correspondance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Laffont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Oana Coroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Carré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44, pp.S60 - S69. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01755995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic models of team rowing for a virtual environment rowing training system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Frisoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Alberto Avizzano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International journal of virtual reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 08 (4), pp.49-56. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/IJVR.2009.8.4.2749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of the locomotor–respiratory coupling at different frequencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1551-1561. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4229-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le site de référence du Partenariat européen d’innovation pour un vieillissement actif et en bonne santé MACVIA-LR (contre les maladies chroniques pour un vieillissement en bonne santé en Languedoc-Roussillon)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Bousquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Bourret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Camuzat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Augé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Domy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (1), pp.S6-S22. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01756022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of postural activity with motion of a ship at sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 233 (5), pp.1607-1616. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-015-4235-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Living Lab MACVIA-LR Équilibre et prévention des chutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Blain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.S. Léglise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Dupeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Pastor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 44 (Suppl.1), pp.S23 - S30. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2015.07.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploratory Movement Generates Higher-Order Information That Is Sufficient for Accurate Perception of Scaled Egocentric Distance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Campbell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), 0120025 [26 p.]. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0120025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moving attractive virtual agent improves interpersonal coordination stability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhong Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gueugnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 41, pp.240-254. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2015.03.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound-induced stabilization of breathing and moving</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bart Moens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Leman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simone Dalla Bella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1337 (1), pp.94-100. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/nyas.12650⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social priming enhances interpersonal synchronization and feeling of connectedness towards schizophrenia patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5, pp.8156. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/srep08156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Just the sight of you</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcántara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (6), pp.2310-2318. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0038197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of stimulus velocity profile on rhythmic visuomotor coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Coey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 40 (5), pp.1849-1860. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0037417⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02461484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social Priming Increases Nonverbal Expressive Behaviors in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (10), pp.e109139. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0109139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Difficulty leading interpersonal coordination: towards an embodied signature of social anxiety disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8, pp.29. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2014.00029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virtual Reality as a Tool to Learn Interpersonal Coordination: Example of Team Rowing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory Ben-Sadoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Ratto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Presence: Teleoperators and Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (3), pp.202-215. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1162/PRES_a_00151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution du concept d’apathie : nécessité d’une approche multifactorielle dans la schizophrénie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Boulenger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Christine Gély-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 39 (1), pp.S57-S63. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.encep.2012.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1283 – Social motor coordinations: a study with schizophrenia and social phobic patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Gely-Nargeot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (10), pp.1. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0924-9338(13)76346-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02487774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social motor coordination in unaffected relatives of schizophrenia patients: a potential intermediate phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard C Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Behavioral Neuroscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7, pp.137. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnbeh.2013.00137⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy management using virtual reality improves 2000-m rowing performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Filippeschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Ruffaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 32 (6), pp.501-509. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640414.2013.835435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Getting Your Sea Legs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fu-Chen Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Alcantara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (6), pp.e66949. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0066949⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonverbal expressive behaviour in schizophrenia and social phobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Del-Monte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robin Salesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychiatry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 210 (1), pp.29-35. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psychres.2013.05.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Continuity of Visual and Auditory Rhythms Influences Sensorimotor Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Issartel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e44082. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0044082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02432948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sound Stabilizes Locomotor-Respiratory Coupling and Reduces Energy Cost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérald Torregrosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (9), pp.e45206. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0045206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03868511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impairments of Social Motor Coordination in Schizophrenia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Raffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Schmidt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Capdevielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 7 (1), pp.e29772. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0029772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02433312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Structurally Optimal Control Model for Predicting and Analyzing Human Postural Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofiane Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fraisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacim Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biomechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 44 (11), pp.2123-2128. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiomech.2011.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00609097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Social postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 37 (2), pp.473-483. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0020552⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Passive vs. active control of rhythmic ball bouncing: the role of visual information.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 36 (3), pp.729-50. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/a0016462⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural synchronisation in interpersonal visually coupled situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Varlet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41 (4), pp.117-118</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visuo-motor delay, information-movement coupling, and expertise in ball sports.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (3), pp.327-37. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02640410903502782⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00578617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multimodal Perception of Reachability Expressed Through Locomotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 22 (3), pp.192-211. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407413.2010.496665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05393641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Induced Motion Sickness and Body Movement During Passive Restraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A. Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Ecological Psychology, 20 (2), pp.121-145. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10407410801949289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Action-perception patterns in virtual ball bouncing: combating system latency and tracking functional validity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine H P Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Neuroscience Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 169 (1), pp.255-66. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jneumeth.2007.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness, body movement, and claustrophobia during passive restraint.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Experimental brain research, 177, pp.520-32. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-006-0700-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 11 (1), pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural stabilization of perceptual but not cognitive performance.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Journal of motor behavior, 39, pp.126-38. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.2.126-138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning new perception-action solutions in virtual ball bouncing.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Hp Morice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Siegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William H Warren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 181 (2), pp.249-65. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-007-0924-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On perturbation and pattern coexistence in postural coordination dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Lagarde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Motor Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 39 (4), pp.326-334. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3200/JMBR.39.4.326-336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01440631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural sway and the frequency of horizontal eye movements.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hove</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Motor Control, 11, pp.86-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion sickness preceded by unstable displacements of the center of pressure.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Faugloire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael A Riley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Human movement science, 25 (6), p. 800-820. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2006.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in phase space during learning an unstable balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Mégrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuroscience Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 402 (1-2), pp.17 - 21. </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neulet.2006.03.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01744383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural Stabilization of Visually Guided Eye Movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédrick T. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Randy J. Pagulayan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Ecological Psychology, 18 (3), pp.191-222. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1207/s15326969eco1803_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02992152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ask not what’s Inside your head, but what your head is inside of (Mace, 1977)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectica - La revue de l’Association pour la Recherche sur les sciences de la Cognition (ARCo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/intel.2006.1328⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affordances in the design of enactive systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mantel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Reality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 10 (1), pp.4-10. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10055-006-0025-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02939726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00584570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical flow and viewpoint change modulate the perception and memorization of complex motion.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Jarraya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel-Ange M.-A. Amorim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception and Psychophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 67 (6), pp.951-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential exploitation of the inertia tensor in multi-joint arm reaching.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Bernardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Isableu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Brain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 167 (4), pp.487-95. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00221-005-0161-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00580051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception-action coupling and expertise in interceptive actions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Le Runigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Benguigui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (3), pp.429-45. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.humov.2005.06.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Task-specific stabilization of postural coordination during stance on a beam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Motor Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 8 (2), pp.174-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of human postural transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 28 (3), pp.499-514. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037/0096-1523.28.3.499⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination in looking and tracking tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Oullier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 21 (2), pp.147-167. </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0167-9457(02)00093-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01441377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postural coordination modes considered as emergent phenomena.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A Stoffregen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud Jan Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Experimental Psychology. Human Perception and Performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 25 (5), pp.1284-1301. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1037//0096-1523.25.5.1284⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interaction between task demands and surface properties in the control of goal-oriented stance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Baumberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelangelo Flückiger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas A. Stoffregen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Movement Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 18, pp.31-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gymnastic skill level as an intrinsic constraint on postural coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît G. Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinoud J. Bootsma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sports Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 17, pp.615-626. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/026404199365641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03147041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId378"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575567v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588996v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2026.1800319" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05574206v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Bourdon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Damm" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gasnier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cochen de Cock" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-44239-4" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575567v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G. Bardy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05588996v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2026.1800319" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05471422v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Sannier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Janaqi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Dray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bardy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2025.110089" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-05193513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Bayd" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Slangen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2025.1595939" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04222264v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii Smykovskyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Pla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bienkiewicz" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/emo0001282" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04930702v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Matthiopoulou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Gnecco" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Sanguineti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mottet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04623298v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Camurri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cora Gasparotti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Ceccaldi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gualtiero Volpe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2024/1636854" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315850v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcomp.2023.1270520" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04086375v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-34406-2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03512496v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sannier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Raducanu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Barysheva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ait Haddou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2021.3139442" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521490v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmela Calabrese" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G. Bardy" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pietro de Lellis" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Bernardo" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.753758" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03769783v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Temitayo Olugbade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bie&#324;kiewicz" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Barbareschi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo D&#8217;amato" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Oneto" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3534970" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03764458v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnhum.2022.944241" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-02518657v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coste" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bardy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr S&#322;owi&#324;ski" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krasimira Tsaneva-Atanasova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-020-01290-8" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03626701v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Denquin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Foucher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sarrazin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00140139.2021.1914352" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243796v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Lozano-Goupil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Marin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.647704" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03383388v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrii P Smykovskyi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2021.08.014" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-03582198v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dobromir Dotov" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Damm" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Lacombe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petra Ihalainen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.655121" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521504v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lombardi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Bollt" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-97656-y" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868455v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bouvet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Varlet" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Dalla Bella" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Keller" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00426-019-01208-z" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521550v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine de Verbizier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine C Picot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Abril" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acn3.50982" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521556v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Bourgeaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Colomer" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74914-z" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03521568v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nozaradan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/jocn_a_01605" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02440460v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong Zhao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salesse" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingda Qu" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gueugnon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjop.12419" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432384v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2019.02441" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Geny" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Moens" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/xge0000609" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02434120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Varoqui" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neubiorev.2019.12.024" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02456618v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gaitpost.2017.09.023" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868465v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.13859" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005556v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Raffard" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bortolon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Henriques" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-35813-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02572497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.G. Dotov" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ihalainen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin B&#233;gel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Galtier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41531-018-0043-7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868472v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Alderisio" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianfranco Fiore" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06559-4" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01905215v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Puyjarinet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Azevedo Coste" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Sijobert" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.008" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795614v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamilah Abdur-Rahim" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2017.10.049" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761364v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Slowi&#324;ski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chao Zhai" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shen" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Tino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41537-016-0009-x" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743127v2" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cohen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Khoramshahi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin N. Salesse" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-14773-3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433335v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2017.01864" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939676v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Stoffregen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mantel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2017.1331116" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868482v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep28374" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03063423v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwini Shukla" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Raffard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Billard" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0156874" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02459656v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsif.2015.1093" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432622v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2016.01168" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461081v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.12.005" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868476v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00422-016-0685-7" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01866614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Burca" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.schres.2016.06.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01755995v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Laffont" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jourdan" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Oana Coroian" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Blain" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Carr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530486v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Filippeschi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Ruffaldi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Frisoli" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Alberto Avizzano" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/IJVR.2009.8.4.2749" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868487v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hoffmann" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4229-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01756022v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bousquet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Bourret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Camuzat" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Aug&#233;" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Domy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.013" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868493v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fu-Chen Chen" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcantara" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4235-7" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910210v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S. L&#233;glise" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Bernard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Dupeyron" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pastor" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2015.07.012" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3L5XQ3PH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939714v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A Stoffregen" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campbell" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t G Bardy" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0120025" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461297v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Schmidt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2015.03.012" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LWLNCNS4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868486v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Leman" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nyas.12650" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GS4PFCFT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128537v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Del-Monte" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard C Schmidt" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep08156" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461351v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas A. Stoffregen" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alc&#225;ntara" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0038197" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02461484v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Coey" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schmidt" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0037417" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432838v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capdevielle" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0109139" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432916v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2014.00029" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432957v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Ben-Sadoun" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ratto" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1162/PRES_a_00151" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487776v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Boulenger" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Christine G&#233;ly-Nargeot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.encep.2012.11.005" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487774v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Gely-Nargeot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-9338(13)76346-6" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432463v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnbeh.2013.00137" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868505v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640414.2013.835435" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868506v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066949" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464681v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psychres.2013.05.034" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9RFG3Q1H-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02432948v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Issartel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0044082" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03868511v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Torregrosa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0045206" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02433312v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029772" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00609097v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bonnet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofiane Ramdani" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fraisse" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacim Ramdani" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lagarde" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiomech.2011.05.027" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCPDHPK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02464790v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0020552" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579316v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Siegler" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William H Warren" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/a0016462" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02474544v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00578617v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Le Runigo" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Benguigui" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit G Bardy" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02640410903502782" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393641v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407413.2010.496665" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186643v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick T. Bonnet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Faugloire" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A. Riley" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10407410801949289" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579430v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine H P Morice" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jneumeth.2007.11.020" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N37ZSRPZ-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186225v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Riley" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-006-0700-7" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8VS643PX-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440618v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedrick T. Bonnet" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hove" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Oullier" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186581v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riley" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.2.126-138" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579431v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hp Morice" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-007-0924-1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1JS7WGC6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440631v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3200/JMBR.39.4.326-336" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186601v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02186214v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2006.03.001" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NDG4W32J-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insep.hal.science/hal-01744383v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice M&#233;grot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neulet.2006.03.041" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02992152v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy J. Pagulayan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1207/s15326969eco1803_3" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939708v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/intel.2006.1328" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02939726v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-006-0025-7" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2700EB43EAFBC3CA84135AC3E5A0BC410CBF065A/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584570v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Bernardin" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Isableu" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fourcade" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-005-0161-4" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-B8MD029C-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579451v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jarraya" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel-Ange M.-A. Amorim" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580051v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579271v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Benguigui" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humov.2005.06.008" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HF41HXF7-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441296v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud J. Bootsma" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441373v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/0096-1523.28.3.499" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441377v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-9457(02)00093-3" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SXJS1XRB-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147925v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reinoud Jan Bootsma" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037//0096-1523.25.5.1284" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147922v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Baumberger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Fl&#252;ckiger" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03147041v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/026404199365641" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>