--- v0 (2026-05-08)
+++ v1 (2026-05-30)
@@ -1396,174 +1396,174 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance et fatalité de la marge : sur Mille francs de récompense de Victor Hugo</w:t>
+                <w:t xml:space="preserve">Bourdet queer? Une lecture de La Prisonnière.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux des marges, lieux politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Édouard Bourdet, du Boulevard à la Comédie-Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marianne Bouchardon; François Simonet-Tenant, Apr 2024, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58282/colloques.15324⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04572915v1</w:t>
+                <w:t xml:space="preserve">hal-04572936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bourdet queer? Une lecture de La Prisonnière.</w:t>
+                <w:t xml:space="preserve">Puissance et fatalité de la marge : sur Mille francs de récompense de Victor Hugo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Édouard Bourdet, du Boulevard à la Comédie-Française</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Lieux des marges, lieux politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jimena LARROQUE; Équipe Centre d’Études POlitiques Contemporaines (CEPOC) - Laboratoire POLEN, May 2023, Orléans (45), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58282/colloques.15324⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04572936v1</w:t>
+                <w:t xml:space="preserve">hal-04572915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pixels and puppetry : de quelques avatars pop de Godot I et II&amp;quot; (avec cahier d'illustrations)</w:t>
               </w:r>
@@ -3782,51 +3782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070450ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06701-6.p.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4823-2.p.0203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.104.0803" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044571ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.081.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572915v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572936v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15324" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12729-1.p.0173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09818-8.p.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6712/jean-anouilh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanyves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Alexandre Bergues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Asso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemesle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10963-book-08535000-9782745350008.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/9069-book-08532883-9782745328830.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01439238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01451855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/23814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01451845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2010-09/lire-jouer-ionesco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/onirisme-engagement-arthur-adamov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01440283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453323v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barut" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02936932v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Le Corre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1070450ar" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451623v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998730v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08582-9.p.0125" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451587v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/elh.1213" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04603856v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452109v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-06701-6.p.0075" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589910v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rom.173.0161" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453354v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-4823-2.p.0203" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453372v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/coulisses.408" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453337v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.101.0157" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453330v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.104.0803" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453331v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/044571ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549951v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453340v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhlf.081.0159" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453343v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/traces.315" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572936v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.15324" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572915v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279890v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12729-1.p.0173" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572941v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452078v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09818-8.p.0191" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453346v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03491929v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572932v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453320v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Le Corre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pur-editions.fr/product/6712/jean-anouilh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.56358" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417168v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanyves Gu&#233;rin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Alexandre Bergues" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Asso" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bernard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572916v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572921v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Chave" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lemesle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sorel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452059v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03452041v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/10963-book-08535000-9782745350008.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/champion/9069-book-08532883-9782745328830.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01439238v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01451855v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453368v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pup/23814" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.23814" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01451845v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.22167" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484014v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pup.20129" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484043v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.solitairesintempestifs.com/ouvrages/2010-09/lire-jouer-ionesco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484053v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/onirisme-engagement-arthur-adamov" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-orleans.hal.science/hal-01440283v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484021v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pub.24996" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03482519v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>