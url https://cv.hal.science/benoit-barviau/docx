--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -1573,459 +1573,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Michel</w:t>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Millot</w:t>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.1152-1160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00699911v1</w:t>
+                <w:t xml:space="preserve">hal-00879775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Symmetry-breaking dynamics of the modulational instability spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">M. Droques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quiquempois</w:t>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mélin</w:t>
+                <w:t xml:space="preserve">M. Taki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1359-1361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879775v1</w:t>
+                <w:t xml:space="preserve">hal-00655058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-breaking dynamics of the modulational instability spectrum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Droques</w:t>
+                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Boucon</w:t>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 36 (8), pp.1359-1361. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00655058v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00699911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant reduction of power fluctuations at the long-wavelength edge of a supercontinuum generated in solid-core photonic bandgap fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2033,51 +2033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (23), pp.24352-24360. </w:t>
@@ -2236,51 +2236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2676,278 +2676,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation from continuous waves of frequency combs with large overall bandwidth and tunable central wavelength</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guryanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Sysoliatin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1049/el:20071608⟩</w:t>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 16 (24), pp.15824-15835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.15.015824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00406175v1</w:t>
+                <w:t xml:space="preserve">hal-00406196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation from continuous waves of frequency combs with large overall bandwidth and tunable central wavelength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 16 (24), pp.15824-15835. </w:t>
+              <w:t xml:space="preserve">Electronics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 43 (16), pp.886-887. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.15.015824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1049/el:20071608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00406196v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00406175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t>
               </w:r>
@@ -3154,229 +3154,199 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02014425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (43)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (52)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">Convolutional Neural Network for fast CPP-fs CARS signal postprocessing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">ECONOS 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Roland Ackermann, Mar 2026, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263416v1</w:t>
+                <w:t xml:space="preserve">hal-05582810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Schweizer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3391,4933 +3361,6222 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05263462v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Godard</w:t>
+                <w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04940679v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05263462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t>
+                <w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Gobin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05387524v1</w:t>
+                <w:t xml:space="preserve">hal-05263416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04325814v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Haboucha</w:t>
+                <w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200287v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05387524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Legros</w:t>
+                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418373v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Duhem-Duvilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">11th European Combustion Meeting (ECM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418273v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04325814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of fs-LIF for the measurement of NO concentration in non-reactive and reactive flows</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mostafa Aldanawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418352v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Legros</w:t>
+                <w:t xml:space="preserve">Chirp-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements: Application to high-pressure kerosene/air combustion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Vancouver, France. pp.LTh3E.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2022.LTh3E.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418306v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
+              <w:t xml:space="preserve">20th LISBON Symposium on the Application of Laser and Imaging Techniques to Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lisboa, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02097680v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+                <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Caceres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Puggelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">GRC Connects : Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, On line Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418345v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS: Temperature Measurements in High-Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ECONOS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02420039v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+                <w:t xml:space="preserve">Femtosecond Pure Rotational Chirped-Probe-Pulse CARS for singleshot thermometry in flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Laser Applications to Chemical, Security and Environmental Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Washington, United States. pp.LM2A.2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/LACSEA.2020.LM2A.2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418242v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05582908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental demonstration of fiber optical parametric chirped pulse oscillation at 1 µm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Becheker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Touil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Haboucha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nonlinear Photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Washington, France. NpTu1E.3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/NP.2020.NpTu1E.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419943v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418201v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECONOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
+              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418235v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418215v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Erwan Salaün</w:t>
+                <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">16ème Congrès Francophone de Techniques Laser pour la mécanique des fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, CentraleSupélec, Université Paris Saclay, IRSN, Sep 2018, Dourdan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418260v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02097680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Salaün</w:t>
+                <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418361v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jerôme Yon</w:t>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence plénière du GDR SUIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
+              <w:t xml:space="preserve">ECM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01675832v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Scherman</w:t>
+                <w:t xml:space="preserve">E. Rouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Nafa</w:t>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JT38 de l'AFVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Meudon, France</w:t>
+              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418334v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based broadband black-light source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International conference on Photonics and Applications (ICPA-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Vietnam. pp.A - 41</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00833003v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-Based Broadband Black Light Source</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 7th NATIONAL CONFERENCE ON OPTICS AND SPECTROSCOPY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01612268v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation with picosecond ultraviolet pulses in a solid-core photonic crystal fiber</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Access Networks and In-house Communications (ANIC) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, United States. pp.NTh2A.3</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950325v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser impulsionnel Raman à verrouillage de modes passif fonctionnant à 1 GHz</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne Boucon</w:t>
+                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.155-157</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00515091v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453134v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470038v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+                <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
+              <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473950v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+                <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pitois</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">Jerôme Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
+              <w:t xml:space="preserve">Conférence plénière du GDR SUIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470035v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01675832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+                <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Scherman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Josserand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Pitois</w:t>
+                <w:t xml:space="preserve">Malik Nafa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">JT38 de l'AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453131v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Coen</w:t>
+                <w:t xml:space="preserve">Fibre-Based Broadband Black Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M W Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.W Fleischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+                <w:t xml:space="preserve">A R Ragueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">THE 7th NATIONAL CONFERENCE ON OPTICS AND SPECTROSCOPY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453136v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Supercontinuum generation with picosecond ultraviolet pulses in a solid-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Won Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ragueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Proceedings of Access Networks and In-house Communications (ANIC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.NTh2A.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473949v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00950325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fiber-based broadband black-light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Min Won Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ragueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Birgit Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE-LEOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">The 7th International conference on Photonics and Applications (ICPA-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Vietnam. pp.A - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453130v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00833003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser impulsionnel Raman à verrouillage de modes passif fonctionnant à 1 GHz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Boucon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper CD4.3</w:t>
+              <w:t xml:space="preserve">29ièmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Besançon, France. pp.155-157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00470036v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00515091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453128v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents régimes impulsionnels dans un laser Raman à fibre optique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A1.11, 190-192</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469993v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-spectrum frequency comb generation from continuous waves</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp./</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00353520v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469959v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julien Fatome</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00469941v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNOG XXV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352928v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473949v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE-LEOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453130v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper CD4.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00470036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Différents régimes impulsionnels dans un laser Raman à fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Grelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A1.11, 190-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COLOQ 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ième rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00469941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Broad-spectrum frequency comb generation from continuous waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp./</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00353520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Grelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Suret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Randoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JNOG XXV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352928v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Conversion de fréquence large bande par instabilité modulationnelle et effet Raman intrapulse dans une fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7iemes journées des phénomènes ultrarapides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2005, Villeneuve d'Asq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00469933v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convolutional Neural Network (CNN) for rapid CPP fs-CARS signal post-processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 24e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Berlin (Germany), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05583025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux concepts théoriques et expérimentaux pour la génération de fréquences dans les fibres optiques: instabilité modulationnelle, laser Raman impulsionnel et approche thermodynamique du supercontinuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Barviau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique [physics]. Université de Bourgogne, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00621147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId209"/>
+      <w:footerReference w:type="default" r:id="rId229"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8464,51 +9723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2025058934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Attal&#8208;tr&#233;tout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.1.000243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621147v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2025058934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Attal&#8208;tr&#233;tout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.1.000243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001359" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>