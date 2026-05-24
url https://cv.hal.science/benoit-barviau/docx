--- v1 (2026-05-01)
+++ v2 (2026-05-24)
@@ -100,291 +100,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and typology of experimental high-pressure (supercritical) non-assisted jets</w:t>
+                <w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Vallée</w:t>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Jean‐bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atomization and Sprays</w:t>
+              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2025058934⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05060177v1</w:t>
+                <w:t xml:space="preserve">hal-05299666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase and Density Dependency of the Raman Spectrum of Ethane Around Its Critical Point</w:t>
+                <w:t xml:space="preserve">Morphology and typology of experimental high-pressure (supercritical) non-assisted jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Said Idlahcen</w:t>
+                <w:t xml:space="preserve">Nathalie Vallée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐bernard Blaisot</w:t>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Ribert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Raman Spectroscopy</w:t>
+              <w:t xml:space="preserve">Atomization and Sprays</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jrs.70056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1615/AtomizSpr.2025058934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05299666v1</w:t>
+                <w:t xml:space="preserve">hal-05060177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combustion for aircraft propulsion: Progress in advanced laser-based diagnostics on high-pressure kerosene/air flames produced with low-NOx fuel injection systems</w:t>
               </w:r>
@@ -781,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josefine Schnee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1151,346 +1151,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00839503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Black-light continuum generation in a silica-core photonic crystal fiber</w:t>
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sylvestre</w:t>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. R. Ragueh</w:t>
+                <w:t xml:space="preserve">Claire Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.W. Lee</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.37.000130⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.257--267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00708085v1</w:t>
+                <w:t xml:space="preserve">hal-00769498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Black-light continuum generation in a silica-core photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Barviau</w:t>
+                <w:t xml:space="preserve">A. R. Ragueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Michel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+                <w:t xml:space="preserve">M.W. Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonio Picozzi</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">B. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.yofte.2012.06.006⟩</w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 37, pp.130-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OL.37.000130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00769498v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00708085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noise-like pulses generated at high harmonics in a partially-mode-locked km-long Raman ﬁber laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1573,511 +1573,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00666708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Quiquempois</w:t>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Mélin</w:t>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 28 (5), pp.1152-1160. </w:t>
+              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00879775v1</w:t>
+                <w:t xml:space="preserve">hal-00699911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetry-breaking dynamics of the modulational instability spectrum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced soliton self-frequency shift and CW supercontinuum generation in GeO2 -doped core photonic crystal fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Droques</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+                <w:t xml:space="preserve">Olivier Vanvincq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+                <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Taki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Boucon</w:t>
+                <w:t xml:space="preserve">Gilles Mélin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.36.001359⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Optical Society of America B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (5), pp.1152-1160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOSAB.28.001152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00655058v1</w:t>
+                <w:t xml:space="preserve">hal-00879775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence of spectral incoherent solitons through supercontinuum generation in photonic crystal fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Kibler</w:t>
+                <w:t xml:space="preserve">Symmetry-breaking dynamics of the modulational instability spectrum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Droques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Michel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+                <w:t xml:space="preserve">M. Taki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Millot</w:t>
+                <w:t xml:space="preserve">A. Boucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E : Statistical, Nonlinear, and Soft Matter Physics [2001-2015]</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 84, pp.066605. </w:t>
+              <w:t xml:space="preserve">Optics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 36 (8), pp.1359-1361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.84.066605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1364/OL.36.001359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00699911v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00655058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Significant reduction of power fluctuations at the long-wavelength edge of a supercontinuum generated in solid-core photonic bandgap fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Vanvincq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Quiquempois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Express</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (23), pp.24352-24360. </w:t>
@@ -2109,312 +2109,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Experimental signature of optical wave thermalization through supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17 (9), pp.7392-7406. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.17.007392⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00449139v1</w:t>
+                <w:t xml:space="preserve">hal-00447573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental signature of optical wave thermalization through supercontinuum generation in photonic crystal fiber</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence description of supercontinuum generation: Influence of self-steepening and higher order dispersion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 79, pp.063840</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.17.007392⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00447573v1</w:t>
+                <w:t xml:space="preserve">hal-00449139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermalization of incoherent nonlinear waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergio Rica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2461,77 +2461,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wave-turbulence approach of supercontinuum generation: Influence of self-steepening and higher-order dispersion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 79, pp.063840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2565,90 +2565,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a thermodynamic description of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 33 (23), pp.2833-2835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2695,51 +2695,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2816,51 +2816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation from continuous waves of frequency combs with large overall bandwidth and tunable central wavelength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2946,51 +2946,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parabolic pulse generation with active or passive dispersion decreasing optical fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3067,51 +3067,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectral broadening of a multimode continuous-wave optical field propagating in the normal dispersion regime of fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3207,51 +3207,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network for fast CPP-fs CARS signal postprocessing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3283,821 +3283,821 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05582810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Téodor Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Said Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176987v1</w:t>
+                <w:t xml:space="preserve">hal-05263416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Simultaneous high-speed planar laser-induced fluorescence imaging of OH and NO in an H2/air jet diffusion flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05582989v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modeling and Parametric Studies on Chirped Probe Pulse Femtosecond CARS Spectra Applied to Hydrogen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Conference On Non-Linear Optical Spectroscopy (ECONOS - 23e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Meudon (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263462v1</w:t>
+                <w:t xml:space="preserve">hal-05582989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing the transcritical spray injection through experimental velocity measurements and numerical simulations</w:t>
+                <w:t xml:space="preserve">Characterization of shear coaxial injection of fuel in supercritical conditions through velocity measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lespinasse</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd Conference on Liquid Atomization and Sprays (ILASS 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ILASS-Europe, Aug 2025, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">12th European Combustion Meeting (ECM 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05263416v1</w:t>
+                <w:t xml:space="preserve">hal-05263462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Grisch</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04940679v1</w:t>
+                <w:t xml:space="preserve">hal-05583000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman de l'éthane en conditions supercritiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Téodor Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lespinasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Blaisot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès Francophone de Techniques Laser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CFTL, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05387524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie par spectroscopie CPP fs-DRASC appliquée à l’Hydrogène</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Progress Towards High-Speed OH-PLIF and PIV Laser Diagnostics in Turbulent H2/Air Flames</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Schweizer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frederic Grisch</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Francophone de Techniques Laser (CFTL - 18e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon (FRANCE), France</w:t>
+              <w:t xml:space="preserve">18e Congrès Francophone de Techniques Laser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05583000v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04940679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of supercritical injection</w:t>
               </w:r>
@@ -4109,51 +4109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Duhem-Duvilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Lespinasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4234,51 +4234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mostafa Aldanawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4342,51 +4342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Caceres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4433,51 +4433,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4528,51 +4528,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chirped-probe-pulse femtosecond coherent anti-Stokes Raman scattering for gas-phase temperature measurements in high-pressure kerosene/air flames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS: Temperature Measurements in High-Pressure Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4774,51 +4774,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waruna Kulatilaka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4999,349 +4999,349 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418373v1</w:t>
+                <w:t xml:space="preserve">hal-02418273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418273v1</w:t>
+                <w:t xml:space="preserve">hal-02418352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermométrie DRASC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single-Shot 1 kHz CPP fs CARS : Temperature Measurements From Atmospheric to High Pressure Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée GFC/AFVL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in Energy and Combustion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les Diableret, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418352v1</w:t>
+                <w:t xml:space="preserve">hal-02418373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DRASC 1kHz mono-coup à sonde à dérive de fréquence : étude dynamique d'une flamme de diffusion à structures cohérentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Bouheraoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5418,51 +5418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single shot 1 kHz CPP fs CARS : Dynamic investigation of a buoyant flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,856 +5520,856 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418242v1</w:t>
+                <w:t xml:space="preserve">hal-02418345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Grisch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02420039v1</w:t>
+                <w:t xml:space="preserve">hal-02418201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot temperature measurements at 1 kHz in a methane/air premixed flame using chirped probe pulse femtosecond CARS</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Berthillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Jena, Germany</w:t>
+              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418201v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Heated Flow using Chirped Probe Pulse Femtosecond CARS</w:t>
+                <w:t xml:space="preserve">Single-shot Temperature Measurements at 1kHz in a Methane/air Buoyant Flame using Chirped Probe Pulse Femtosecond CARS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Idlahcen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th European Combustion Meeting</w:t>
+              <w:t xml:space="preserve">ECM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02419943v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02418242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-shot 1kHz CPP fs CARS : Insight in parameter dependences and experiments in methane/air premixed flame</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mesure de la vitesse de flamme laminaire de composés hydrocarbonés oxygénés purs et de biocarburants dérivés de la biomasse lignocellullosique contenant des composés oxygénés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Apeloig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Rossow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Modica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Conference: Laser Diagnostics in combustion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Mount Snow, United States</w:t>
+              <w:t xml:space="preserve">Journée Biomasse "Combustion de biocarburants, de la biomasse et de ses dérivés"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02418345v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02420039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
+                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">ECONOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418215v1</w:t>
+                <w:t xml:space="preserve">hal-02418235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of CPP-Femtosecond CARS for 1kHz single-shot thermometry</w:t>
+                <w:t xml:space="preserve">Développement de la spectroscopie DRASC femtoseconde à sonde à dérive de fréquences monocoup à la cadence de 1 kHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECONOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Götborg, Sweden</w:t>
+              <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour le Mécanique des Fluides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02418235v1</w:t>
+                <w:t xml:space="preserve">hal-02418215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la formation du polluant NO dans une flamme de prémélange méthane/air stratifiée, swirlée et turbulente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème Congrès Francophone sur les Techniques Laser pour la Mécanique des Fluides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
@@ -6398,103 +6398,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PLIF Measurements of Nitric Oxide and Hydroxyl Radicals Distributions in Swirled Stratified Premixed flame</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Apeloig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Salaün</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on applications of laser and imaging techniques to fluid mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Lisbonne, Portugal</w:t>
@@ -6536,51 +6536,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des particules de suie issues de la combustion de carburant de 2ème génération en présence de composés oxygénés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Rossow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6644,51 +6644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie Raman Cohérente femtoseconde: quelles avancées et perspectives pour la mesure de la température des espèces gazeuses dans les écoulements réactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Berthillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6763,445 +6763,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02418334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fibre-Based Broadband Black Light Source</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Sylvestre</w:t>
+                <w:t xml:space="preserve">Fiber-based broadband black-light source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M W Lee</w:t>
+                <w:t xml:space="preserve">Min Won Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. R. Ragueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A R Ragueh</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Fanjoux</w:t>
+                <w:t xml:space="preserve">Birgit Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THE 7th NATIONAL CONFERENCE ON OPTICS AND SPECTROSCOPY</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh, Vietnam</w:t>
+              <w:t xml:space="preserve">The 7th International conference on Photonics and Applications (ICPA-7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Vietnam. pp.A - 41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01612268v1</w:t>
+                <w:t xml:space="preserve">hal-00833003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supercontinuum generation with picosecond ultraviolet pulses in a solid-core photonic crystal fiber</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. R. Ragueh</w:t>
+                <w:t xml:space="preserve">Fibre-Based Broadband Black Light Source</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Birgit Stiller</w:t>
+                <w:t xml:space="preserve">M W Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gil Fanjoux</w:t>
+                <w:t xml:space="preserve">A R Ragueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Stiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Access Networks and In-house Communications (ANIC) 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, United States. pp.NTh2A.3</w:t>
+              <w:t xml:space="preserve">THE 7th NATIONAL CONFERENCE ON OPTICS AND SPECTROSCOPY</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Ho Chi Minh, Vietnam</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00950325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01612268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fiber-based broadband black-light source</w:t>
+                <w:t xml:space="preserve">Supercontinuum generation with picosecond ultraviolet pulses in a solid-core photonic crystal fiber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Min Won Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. R. Ragueh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Birgit Stiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gil Fanjoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 7th International conference on Photonics and Applications (ICPA-7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Vietnam. pp.A - 41</w:t>
+              <w:t xml:space="preserve">Proceedings of Access Networks and In-house Communications (ANIC) 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, United States. pp.NTh2A.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00833003v1</w:t>
+                <w:t xml:space="preserve">hal-00950325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser impulsionnel Raman à verrouillage de modes passif fonctionnant à 1 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Boucon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7263,933 +7263,933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00515091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
+              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453134v1</w:t>
+                <w:t xml:space="preserve">hal-00470035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Josserand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
+              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470038v1</w:t>
+                <w:t xml:space="preserve">hal-00453131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermalization of random nonlinear waves: Application to optical waves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stéphane Pitois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence en l'honneur des 65 ans de Matveev</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Dijon, France</w:t>
+              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00453131v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00473950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent solitons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Wave turbulence and thermalization of random nonlinear waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergio Rica</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans-Rudolf Jauslin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Lasers and Electro-Optics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Germany</w:t>
+              <w:t xml:space="preserve">Complex Phenomena in Nonlinear Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Erice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473950v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral incoherent soliton</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation in photonic crystal fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mussot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO/Europe-EQEC 2009.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany. Paper EF4.1</w:t>
+              <w:t xml:space="preserve">CLEO-IQEC 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Baltimore, United States. Paper JWA123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00470035v1</w:t>
+                <w:t xml:space="preserve">hal-00470038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
+              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453136v1</w:t>
+                <w:t xml:space="preserve">hal-00473949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature expérimentale de la thermalization d'une onde optique lors de la génération de supercontinuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic approach of statistical nonlinear optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Coen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.W Fleischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aschieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Non Linéaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, France</w:t>
+              <w:t xml:space="preserve">Frontiers in Optics (OSA conf.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, San José, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00473949v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00453136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic description of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Picozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE-LEOS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8214,90 +8214,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic approach of supercontinuum generation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Kibler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Coen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mussot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8333,580 +8333,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00470036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Différents régimes impulsionnels dans un laser Raman à fibre optique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Picozzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A1.11, 190-192</w:t>
+              <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469993v1</w:t>
+                <w:t xml:space="preserve">hal-00453128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nonlinear pulse propagation in microstructured fibers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Kibler</w:t>
+                <w:t xml:space="preserve">Différents régimes impulsionnels dans un laser Raman à fibre optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Finot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Millot</w:t>
+                <w:t xml:space="preserve">Philippe Grelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technical Meeting 5, EU - Cost 299</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">27èmes Journées Nationales de l'Optique Guidée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lannion, France. pp.A1.11, 190-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00453128v1</w:t>
+                <w:t xml:space="preserve">hal-00469993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Barviau</w:t>
+                <w:t xml:space="preserve">Broad-spectrum frequency comb generation from continuous waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guy Millot</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Finot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COLOQ 10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">CLEO Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469959v1</w:t>
+                <w:t xml:space="preserve">hal-00353520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Fatome</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ième rencontres du non-linéaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">COLOQ 10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00469941v1</w:t>
+                <w:t xml:space="preserve">hal-00469959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Broad-spectrum frequency comb generation from continuous waves</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Barviau</w:t>
+                <w:t xml:space="preserve">Création d'un peigne de fréquences de longueur d'onde centrale accordable à partir d'ondes continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Barviau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">G. Millot</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CLEO Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Munich, Germany. pp./</w:t>
+              <w:t xml:space="preserve">10ième rencontres du non-linéaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00353520v1</w:t>
+                <w:t xml:space="preserve">hal-00469941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Raman fibré délivrant des impulsions nanosecondes aux longueurs d'ondes des télécommunications</w:t>
               </w:r>
@@ -8944,51 +8944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Suret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Randoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNOG XXV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2006, Metz, France. pp./</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9013,90 +9013,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conversion de fréquence large bande par instabilité modulationnelle et effet Raman intrapulse dans une fibre optique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Finot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Fatome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pitois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Millot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9179,51 +9179,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network (CNN) for rapid CPP fs-CARS signal post-processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9255,217 +9255,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05583016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
+                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
+              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583009v1</w:t>
+                <w:t xml:space="preserve">hal-05583025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H2 Thermometry by Chirped Probe Pulse Femtosecond CARS Spectroscopy</w:t>
+                <w:t xml:space="preserve">Chirped Probe Pulse Femtosecond CARS Thermometry on Hydrogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Barviau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Grisch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Combustion Meeting (ECM - 12e édition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Edimbourg (GB), France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference - Laser Diagnostics in Energy and Reacting Flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Les Diablerets Conference Center in les Diablerets, Vaud, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05583025v1</w:t>
+                <w:t xml:space="preserve">hal-05583009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -9723,51 +9723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060177v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2025058934" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Attal&#8208;tr&#233;tout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.1.000243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655058v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droques" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001359" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05299666v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;odor Chazelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Idlahcen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lespinasse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;bernard Blaisot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Ribert" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.70056" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Vall&#233;e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Blaisot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Barviau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1615/AtomizSpr.2025058934" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132265v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Legros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brunet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Domingo-Alvarez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Malbois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Salaun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.combustflame.2020.12.036" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247729v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Grisch" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Barviau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Attal&#8208;tr&#233;tout" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Kiefer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jrs.5968" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079915v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rezki Becheker" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Touil" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Idlahcen" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mincheng Tang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adil Haboucha" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.408367" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02066251v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine Schnee" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bazin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grisch" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Beccard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b04621" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389359v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bendahmane" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Braud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Conforti" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barviau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mussot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OPTICA.1.000243" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00839503v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Xu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kibler" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Millot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.87.035803" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Kibler" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Michel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Picozzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yofte.2012.06.006" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0KNKX56R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00708085v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sylvestre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. R. Ragueh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Lee" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Stiller" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fanjoux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.37.000130" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00666708v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Boucon" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Fatome" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Finot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Sylvestre" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00340-011-4816-5" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TKP7570H-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00699911v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Millot" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.84.066605" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879775v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vanvincq" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Quiquempois" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles M&#233;lin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOSAB.28.001152" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00655058v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Droques" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taki" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.36.001359" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879772v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.18.024352" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447573v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.17.007392" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00449139v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447560v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Rica" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2009-01083-9" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447568v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.79.063840" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447574v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coen" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.33.002833" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406196v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guryanov" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sysoliatin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.15.015824" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406175v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/el:20071608" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00406178v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Guryanov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexej Sysoliatin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys705" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014425v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Randoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Suret" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582810v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Bonnefoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263416v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176987v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Schweizer" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Godard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263462v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583000v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387524v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gobin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04940679v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Godard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04325814v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Chazelle" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Duhem-Duvilla" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Idlahcen" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B Blaisot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582845v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostafa Aldanawi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582558v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Legros" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Caceres" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grisch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2022.LTh3E.2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582923v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Caceres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Puggelli" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582883v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582908v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waruna Kulatilaka" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/LACSEA.2020.LM2A.2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200287v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Becheker" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touil" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Idlahcen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Haboucha" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/NP.2020.NpTu1E.3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418273v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418352v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418373v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097680v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bouheraoua" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418306v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Berthillier" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418345v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418201v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419943v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418242v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420039v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wu" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Apeloig" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rouet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Rossow" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Modica" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418235v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418260v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Sala&#252;n" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418361v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Sala&#252;n" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01675832v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefevre" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02418334v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Scherman" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Nafa" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00833003v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Won Lee" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Stiller" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gil Fanjoux" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612268v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M W Lee" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A R Ragueh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00950325v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00515091v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470035v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pitois" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453131v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Rudolf Jauslin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Josserand" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pitois" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473950v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453134v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470038v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473949v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453136v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W Fleischer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aschieri" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453130v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00470036v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453128v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Finot" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469993v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Grelu" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353520v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469959v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469941v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352928v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Grelu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583016v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583025v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05583009v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00621147v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>