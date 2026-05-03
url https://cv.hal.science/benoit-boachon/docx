--- v0 (2026-03-28)
+++ v1 (2026-05-03)
@@ -3091,286 +3091,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01226372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of two UDP-Glycosyltransferases from the L group of arabidospsis in resistance against pseudomonas syringae</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The reductase activity of the Arabidopsis Caleosin RESPONSIVE TO DESSICATION20 mediates gibberellin-dependent flowering time, abscisic acid sensitivity, and tolerance to oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gamir</w:t>
+                <w:t xml:space="preserve">Elizabeth Blée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pastor</w:t>
+                <w:t xml:space="preserve">Michel Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Erb</w:t>
+                <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.V. Dean</w:t>
+                <w:t xml:space="preserve">Abdulsamie Hanano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (1), pp.109-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.245316⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253821v1</w:t>
+                <w:t xml:space="preserve">hal-02638687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reductase activity of the Arabidopsis Caleosin RESPONSIVE TO DESSICATION20 mediates gibberellin-dependent flowering time, abscisic acid sensitivity, and tolerance to oxidative Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Role of two UDP-Glycosyltransferases from the L group of arabidospsis in resistance against pseudomonas syringae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Burcklen</w:t>
+                <w:t xml:space="preserve">J. Gamir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guedard</w:t>
+                <w:t xml:space="preserve">V. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdulsamie Hanano</w:t>
+                <w:t xml:space="preserve">M. Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.V. Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 139, pp.707-720</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02638687v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual Function of the Cytochrome P450 CYP76 Family from Arabidopsis thaliana in the Metabolism of Monoterpenols and Phenylurea Herbicides</w:t>
               </w:r>
@@ -4095,51 +4095,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="424AC3EA"/>
+    <w:nsid w:val="069CD700"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4326,51 +4326,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-boachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2362-2238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bergman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hyun Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Shabek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.70130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Weremczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Skorupi&#324;ska-Tudek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jozwiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04924-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Stirling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Guercio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Patrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4685" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Waheed Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant T Godden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Binaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cannarozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Halitschke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T Krause" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#246;rster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110092118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Lynch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Deshpande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-00670-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Geyter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moses" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Franco&#8208;zorrilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lynch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Mark P. Caldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0287-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bibik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Turmo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hamberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.006025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Werck Reichhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253821v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamir" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pastor" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erb" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dean" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638687v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bl&#233;e" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burcklen" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Hanano" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.245316" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bl&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauconnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08757.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-boachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2362-2238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bergman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hyun Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Shabek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.70130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Weremczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Skorupi&#324;ska-Tudek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jozwiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04924-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Stirling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Guercio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Patrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4685" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Waheed Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant T Godden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Binaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cannarozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Halitschke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T Krause" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#246;rster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110092118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Lynch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Deshpande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-00670-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Geyter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moses" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Franco&#8208;zorrilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lynch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Mark P. Caldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0287-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bibik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Turmo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hamberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.006025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Werck Reichhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bl&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burcklen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Hanano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.245316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pastor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bl&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauconnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08757.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>