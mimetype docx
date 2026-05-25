--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -85,3671 +85,3826 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2362-2238</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=CPrKibIAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular insights into volatile organic compound sensing and signaling in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Hyun Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitzan Shabek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Dudareva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 125 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tpj.70789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GeARF5/GeIAA33‐GeSWEET14 module balances the secondary metabolic biosynthesis to increase the yield and quality in Gastrodia elata</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiqing Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yugang Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pu Zang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Integrative Plant Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/jipb.70130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional and biosynthetic investigation of polyisoprenoids in roses leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandra Weremczuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kamil Steczkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karolina Skorupińska-Tudek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Jozwiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Planta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 263 (2), pp.54. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00425-026-04924-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05465732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ATAF 1‐ AP 2/ ACE 1‐ MYB regulatory cascade negatively orchestrates flower color and scent formation in Freesia hybrida</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">FhMYB4 : a dual‐pathway repressor coordinating floral color and scent in Freesia hybrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jia Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongyu Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruonan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaotong Shan</w:t>
+                <w:t xml:space="preserve">Yanan Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lin Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.70733⟩</w:t>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.71266⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380942v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citronellol biosynthesis in pelargonium is a multistep pathway involving progesterone 5β-reductase and/or iridoid synthase-like enzymes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laure Martinelli</w:t>
+                <w:t xml:space="preserve">The ATAF 1‐ AP 2/ ACE 1‐ MYB regulatory cascade negatively orchestrates flower color and scent formation in Freesia hybrida</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hongyu Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruonan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Bihanic</w:t>
+                <w:t xml:space="preserve">Yueqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Bony</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">Xiaotong Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiad550⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695870v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volatile communication in plants relies on a KAI2-mediated signaling pathway</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Citronellol biosynthesis in pelargonium is a multistep pathway involving progesterone 5β-reductase and/or iridoid synthase-like enzymes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Bihanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shannon Stirling</w:t>
+                <w:t xml:space="preserve">Aurélie Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelica Guercio</w:t>
+                <w:t xml:space="preserve">Florence Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryan Patrick</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Matthew Bergman</w:t>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.adl4685⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 194 (2), pp.1006-1023. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiad550⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701765v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04695870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chromosomal-scale genome assembly of&amp;lt;i&amp;gt;Tectona grandis&amp;lt;/i&amp;gt;reveals the importance of tandem gene duplication and enables discovery of genes in natural product biosynthetic pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Volatile communication in plants relies on a KAI2-mediated signaling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shannon Stirling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dongyan Zhao</w:t>
+                <w:t xml:space="preserve">Angelica Guercio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John P Hamilton</w:t>
+                <w:t xml:space="preserve">Ryan Patrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wajid Waheed Bhat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Grant T Godden</w:t>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bergman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GigaScience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/gigascience/giz005⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 383 (6689), pp.1318-1325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.adl4685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701224v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A chromosomal-scale genome assembly of&amp;lt;i&amp;gt;Tectona grandis&amp;lt;/i&amp;gt;reveals the importance of tandem gene duplication and enables discovery of genes in natural product biosynthetic pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dongyan Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John P Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hongjie Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yueqing Li</w:t>
+                <w:t xml:space="preserve">Wajid Waheed Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Huijun Yan</w:t>
+                <w:t xml:space="preserve">Sean R Johnson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tingting Bao</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xiaotong Shan</w:t>
+                <w:t xml:space="preserve">Grant T Godden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">GigaScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (3), pp.giz005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/gigascience/giz005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04695917v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The complexity of volatile terpene biosynthesis in roses: Particular insights into β-citronellol production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
+                <w:t xml:space="preserve">Hongjie Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueqing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
+                <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
+                <w:t xml:space="preserve">Tingting Bao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaotong Shan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiae444⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04089556v1</w:t>
+                <w:t xml:space="preserve">hal-04695917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cytosolic bifunctional geranyl/farnesyl diphosphate synthase provides MVA-derived GPP for geraniol biosynthesis in rose flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Conart</w:t>
+                <w:t xml:space="preserve">Dikki Pedenla Bomzan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing-Qi Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Saclier</w:t>
+                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S.N. Paramita</w:t>
+                <w:t xml:space="preserve">Saretta N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 120 (19), pp.e2221440120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2221440120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04461925v1</w:t>
+                <w:t xml:space="preserve">hal-04089556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A single MYB transcription factor with multiple functions during flower development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of scent genes in roses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Chopy</w:t>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Binaghi</w:t>
+                <w:t xml:space="preserve">C. Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gina Cannarozzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Benoît Boachon</w:t>
+                <w:t xml:space="preserve">S.N. Paramita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nph.19096⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (1368), pp.361-370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2023.1368.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704330v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04461925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Conart</w:t>
+                <w:t xml:space="preserve">A single MYB transcription factor with multiple functions during flower development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Chopy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Foucher</w:t>
+                <w:t xml:space="preserve">Marta Binaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Goubert</w:t>
+                <w:t xml:space="preserve">Gina Cannarozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
+                <w:t xml:space="preserve">Rayko Halitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239 (5), pp.2007-2025. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/nph.19096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03556817v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04704330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The biosynthesis of thymol, carvacrol, and thymohydroquinone in Lamiaceae proceeds via cytochrome P450s and a short-chain dehydrogenase</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Duplication and specialization of NUDX1 in Rosaceae led to geraniol production in rose petals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Conart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra T Krause</w:t>
+                <w:t xml:space="preserve">Nathanaelle Saclier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Foucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pan Liao</w:t>
+                <w:t xml:space="preserve">Clément Goubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Crocoll</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christiane Förster</w:t>
+                <w:t xml:space="preserve">Aurélie Rius-Bony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.2110092118⟩</w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 39 (2), pp.651522. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msac002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701595v1</w:t>
+                <w:t xml:space="preserve">hal-03556817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuticle thickness affects dynamics of volatile emission from petunia flowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+                <w:t xml:space="preserve">The biosynthesis of thymol, carvacrol, and thymohydroquinone in Lamiaceae proceeds via cytochrome P450s and a short-chain dehydrogenase</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra T Krause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pan Liao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Crocoll</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnav Deshpande</w:t>
+                <w:t xml:space="preserve">Christiane Förster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 17 (2), pp.138 - 145. </w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118 (52), pp.e2110092118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-020-00670-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1073/pnas.2110092118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701247v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Promiscuous CYP706A3 Reduces Terpene Volatile Emission from Arabidopsis Flowers, Affecting Florivores and the Floral Microbiome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cuticle thickness affects dynamics of volatile emission from petunia flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pan Liao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Shaunak Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Burdloff</w:t>
+                <w:t xml:space="preserve">Joseph H Lynch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ju-Xin Ruan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Robert R. Junker</w:t>
+                <w:t xml:space="preserve">Arnav Deshpande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1105/tpc.19.00320⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17 (2), pp.138 - 145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41589-020-00670-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02335215v1</w:t>
+                <w:t xml:space="preserve">hal-04701247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transcription factor emission of methyl anthranilate 1 stimulates emission of methyl anthranilate from hairy roots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Promiscuous CYP706A3 Reduces Terpene Volatile Emission from Arabidopsis Flowers, Affecting Florivores and the Floral Microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Burdloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Pollier</w:t>
+                <w:t xml:space="preserve">Ju-Xin Ruan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathan de Geyter</w:t>
+                <w:t xml:space="preserve">Rakotoharisoa Rojo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tessa Moses</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">José M. Franco‐zorrilla</w:t>
+                <w:t xml:space="preserve">Robert R. Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/tpj.14347⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (12), pp.2947-2972. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.19.00320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02302817v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02335215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural fumigation as a mechanism for volatile transport between flower organs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Boachon</w:t>
+                <w:t xml:space="preserve">The transcription factor emission of methyl anthranilate 1 stimulates emission of methyl anthranilate from hairy roots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob Pollier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Lynch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shaunak Ray</w:t>
+                <w:t xml:space="preserve">Nathan de Geyter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jing Yuan</w:t>
+                <w:t xml:space="preserve">Tessa Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristian Mark P. Caldo</w:t>
+                <w:t xml:space="preserve">José M. Franco‐zorrilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 15 (6), pp.583-588. </w:t>
+              <w:t xml:space="preserve">The Plant Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41589-019-0287-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/tpj.14347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701245v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02302817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A database-driven approach identifies additional diterpene synthase activities in the mint family (Lamiaceae)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Wajid Waheed Bhat</w:t>
+                <w:t xml:space="preserve">Natural fumigation as a mechanism for volatile transport between flower organs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob Bibik</w:t>
+                <w:t xml:space="preserve">Joseph Lynch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shaunak Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiko Turmo</w:t>
+                <w:t xml:space="preserve">Jing Yuan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Britta Hamberger</w:t>
+                <w:t xml:space="preserve">Kristian Mark P. Caldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 294 (4), pp.1349 - 1362. </w:t>
+              <w:t xml:space="preserve">Nature Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (6), pp.583-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1074/jbc.ra118.006025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41589-019-0287-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701219v1</w:t>
+                <w:t xml:space="preserve">hal-04701245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monoterpenol Oxidative Metabolism: Role in Plant Adaptation and Potential Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A database-driven approach identifies additional diterpene synthase activities in the mint family (Lamiaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sean R Johnson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wajid Waheed Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tina Ilc</w:t>
+                <w:t xml:space="preserve">Jacob Bibik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Parage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Boachon</w:t>
+                <w:t xml:space="preserve">Aiko Turmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Navrot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Britta Hamberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00509⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 294 (4), pp.1349 - 1362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.ra118.006025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279058v1</w:t>
+                <w:t xml:space="preserve">hal-04701219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Conserved Cytochrome P450 Evolved in Seed Plants Regulates Flower Maturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Monoterpenol Oxidative Metabolism: Role in Plant Adaptation and Potential Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Ilc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhenhua Liu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Claire Parage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Lugan</w:t>
+                <w:t xml:space="preserve">Nicolas Navrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raquel Tavares</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Daniele Werck Reichhart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Plant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.09.002⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2016.00509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02437969v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A conserved cytochrome P450 evolved in seed plants regulates flower development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Conserved Cytochrome P450 Evolved in Seed Plants Regulates Flower Maturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenhua Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Liu</w:t>
+                <w:t xml:space="preserve">Raphaël Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Boachon</w:t>
+                <w:t xml:space="preserve">Raquel Tavares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lugan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">M. Erhardt</w:t>
+                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Plant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 8, pp.1751-1765</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 8 (12), pp.1751-1765. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molp.2015.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252970v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02437969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CYP76C1 (Cytochrome P450)-mediated linalool metabolism and the formation of volatile and soluble linalool oxides in Arabidopsis flowers: a strategy for defense against floral antagonists</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Boachon</w:t>
+                <w:t xml:space="preserve">A conserved cytochrome P450 evolved in seed plants regulates flower development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Junker</w:t>
+                <w:t xml:space="preserve">B. Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Miesch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
+                <w:t xml:space="preserve">R. Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">René Höfer</w:t>
+                <w:t xml:space="preserve">R. Tavares</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Plant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 8, pp.1751-1765</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01226372v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The reductase activity of the Arabidopsis Caleosin RESPONSIVE TO DESSICATION20 mediates gibberellin-dependent flowering time, abscisic acid sensitivity, and tolerance to oxidative Stress</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CYP76C1 (Cytochrome P450)-mediated linalool metabolism and the formation of volatile and soluble linalool oxides in Arabidopsis flowers: a strategy for defense against floral antagonists</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elizabeth Blée</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Robert Junker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Burcklen</w:t>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Etienne Bassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Le Guedard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdulsamie Hanano</w:t>
+                <w:t xml:space="preserve">René Höfer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.114.245316⟩</w:t>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 27 (10), pp.2972-2990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.15.00399⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02638687v1</w:t>
+                <w:t xml:space="preserve">hal-01226372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of two UDP-Glycosyltransferases from the L group of arabidospsis in resistance against pseudomonas syringae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Gamir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Gamir</w:t>
+                <w:t xml:space="preserve">V. Pastor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Pastor</w:t>
+                <w:t xml:space="preserve">M. Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.V. Dean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Plant Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 139, pp.707-720</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual Function of the Cytochrome P450 CYP76 Family from Arabidopsis thaliana in the Metabolism of Monoterpenols and Phenylurea Herbicides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The reductase activity of the Arabidopsis Caleosin RESPONSIVE TO DESSICATION20 mediates gibberellin-dependent flowering time, abscisic acid sensitivity, and tolerance to oxidative Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elizabeth Blée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rene Hoefer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Boachon</w:t>
+                <w:t xml:space="preserve">Michel Burcklen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Renault</w:t>
+                <w:t xml:space="preserve">Marina Le Guedard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Gavira</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Miesch</w:t>
+                <w:t xml:space="preserve">Abdulsamie Hanano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 166 (3), pp.1149-1161. </w:t>
+              <w:t xml:space="preserve">, 2014, 166 (1), pp.109-124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.114.244814⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.245316⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01477749v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02638687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
+                <w:t xml:space="preserve">Dual Function of the Cytochrome P450 CYP76 Family from Arabidopsis thaliana in the Metabolism of Monoterpenols and Phenylurea Herbicides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Rene Hoefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Paetz</w:t>
+                <w:t xml:space="preserve">Hugues Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
+                <w:t xml:space="preserve">Carole Gavira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Miesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Plant cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 166 (3), pp.1149-1161. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.114.244814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648067v1</w:t>
+                <w:t xml:space="preserve">hal-01477749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Gene coexpression analysis reveals complex metabolism of the monoterpene alcohol linalool in Arabidopsis flowers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Ginglinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Boachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Höfer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Paetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias G. Köllner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Plant cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (11), pp.4640-4657. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1105/tpc.113.117382⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648067v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A non canonical caleosin from Arabidopsis efficiently epoxidizes physiological unsaturated fatty acids with complete stereoselectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Blée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Flenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Fauconnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 279 (20), pp.3981-3995. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1742-4658.2012.08757.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3759,167 +3914,167 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virus-Induced Gene Silencing in Rose Flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huijun Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhao Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Magnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boachon Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Baudino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Courdavault; Sébastien Besseau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virus-Induced Gene Silencing in Plants. Methods and Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2172, Springer US, pp.223-232, 2020, Methods in Molecular Biology, 978-1-0716-0753-4. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-0751-0_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3929,105 +4084,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidémiologie des principaux virus des cucurbitacées rencontrés en France et analyse des effets de différentes pratiques culturales sur le développement des épidémies virales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Boachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Stage] France. Université Claude Bernard Lyon 1 (UCBL), Villeurbanne, FRA.; Association Provençale de Recherche et d'Expérimentation Légumière (APREL), St Rémy de Provence, FRA. 2005, 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02831544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId174"/>
+      <w:footerReference w:type="default" r:id="rId179"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4095,51 +4250,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="069CD700"/>
+    <w:nsid w:val="7DF841DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4326,51 +4481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-boachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2362-2238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553870v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bergman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hyun Chang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Shabek" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70789" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465773v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Liu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Gao" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.70130" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465732v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Weremczuk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Skorupi&#324;ska-Tudek" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jozwiak" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04924-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380942v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70733" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Stirling" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Guercio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Patrick" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4685" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701224v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Zhao" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Waheed Bhat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R Johnson" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant T Godden" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704330v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Binaghi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cannarozzi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Halitschke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19096" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701595v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T Krause" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#246;rster" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110092118" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701247v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Ray" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Lynch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Deshpande" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-00670-w" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302817v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pollier" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Geyter" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moses" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Franco&#8208;zorrilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14347" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701245v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lynch" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yuan" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Mark P. Caldo" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0287-5" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701219v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bibik" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Turmo" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hamberger" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.006025" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279058v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Werck Reichhart" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00509" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226372v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junker" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00399" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638687v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bl&#233;e" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burcklen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Hanano" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.245316" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253821v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pastor" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erb" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dean" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254337v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bl&#233;e" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauconnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08757.x" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831544v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/benoit-boachon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2362-2238" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=CPrKibIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553870v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bergman" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Hyun Chang" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Boachon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nitzan Shabek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Dudareva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.70789" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465773v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qun Liu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiqing Wu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Gao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pu Zang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.70130" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465732v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Weremczuk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamil Steczkiewicz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karolina Skorupi&#324;ska-Tudek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Jozwiak" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-026-04924-0" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624707v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Zhang" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongyu Li" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruonan Liu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanan Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin Yuan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.71266" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380942v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueqing Li" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaotong Shan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70733" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695870v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Martinelli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Bihanic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gros" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Conart" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiad550" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shannon Stirling" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Guercio" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryan Patrick" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing-Qi Huang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adl4685" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701224v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dongyan Zhao" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John P Hamilton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wajid Waheed Bhat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sean R Johnson" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant T Godden" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gigascience/giz005" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695917v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongjie Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huijun Yan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingting Bao" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiae444" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04089556v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikki Pedenla Bomzan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Bassard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saretta N. Paramita" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2221440120" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04461925v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Conart" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Saclier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Foucher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Goubert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.N. Paramita" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2023.1368.46" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704330v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Chopy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Binaghi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gina Cannarozzi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayko Halitschke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.19096" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03556817v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Saclier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Goubert" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rius-Bony" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701595v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra T Krause" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pan Liao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Crocoll" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane F&#246;rster" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2110092118" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701247v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaunak Ray" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph H Lynch" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnav Deshpande" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-020-00670-w" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02335215v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Boachon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Burdloff" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ju-Xin Ruan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakotoharisoa Rojo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert R. Junker" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.19.00320" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302817v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Pollier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan de Geyter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tessa Moses" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Franco&#8208;zorrilla" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tpj.14347" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701245v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Lynch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Yuan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristian Mark P. Caldo" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41589-019-0287-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701219v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Bibik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiko Turmo" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Hamberger" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.ra118.006025" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279058v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Ilc" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Parage" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Navrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Werck Reichhart" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2016.00509" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02437969v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenhua Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lugan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Tavares" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molp.2015.09.002" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252970v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Liu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boachon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lugan" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Tavares" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erhardt" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01226372v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Junker" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Miesch" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; H&#246;fer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.15.00399" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253821v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gamir" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pastor" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Erb" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.V. Dean" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638687v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Bl&#233;e" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Burcklen" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Guedard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdulsamie Hanano" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.245316" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01477749v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rene Hoefer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Renault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.114.244814" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648067v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Ginglinger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paetz" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias G. K&#246;llner" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.117382" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254337v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bl&#233;e" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Flenet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Fauconnier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1742-4658.2012.08757.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695834v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhao Zhang" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Magnard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boachon Benoit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Baudino" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-0751-0_16" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831544v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>