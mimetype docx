--- v0 (2026-03-15)
+++ v1 (2026-05-06)
@@ -636,334 +636,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04779308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multilevel screening pipeline in zebrafish identifies therapeutic drugs for GAN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantitative assessment of mitochondrial morphology relevant for studies on cellular health and environmental toxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Charrasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Poquillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Saint-Omer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuela Pastore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Lescouzères</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15252/emmm.202216267⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 21, pp.5609-5619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.11.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04113353v1</w:t>
+                <w:t xml:space="preserve">hal-04274749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative assessment of mitochondrial morphology relevant for studies on cellular health and environmental toxicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Manuela Pastore</w:t>
+                <w:t xml:space="preserve">A multilevel screening pipeline in zebrafish identifies therapeutic drugs for GAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Lescouzères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Hassen-Khodja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Bordignon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascale Bomont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, 21, pp.5609-5619. </w:t>
+              <w:t xml:space="preserve">EMBO Molecular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2023.11.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15252/emmm.202216267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04274749v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04113353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A clinically relevant heterozygous ATR mutation sensitizes colorectal cancer cells to replication stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tom Egger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coquelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1291,51 +1291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ascorbic acid drives the differentiation of mesoderm-derived embryonic stem cells. Involvement of p38 MAPK/CREB and SVCT2 transporter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fryad Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Culerrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1438,51 +1438,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhard Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1572,51 +1572,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Altie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,51 +1693,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleh Mones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1840,51 +1840,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fryad Rahman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadi Al Frouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fraterno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2178,51 +2178,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuela Pastore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Reynes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bordignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IMAGING LIFE: THE FUTURE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Montpellier, France</w:t>
@@ -2570,51 +2570,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bienvenu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gourdelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315481121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04113353v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hassen-Khodja" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bordignon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bomont" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216267" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coquelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09308-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giammona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.02.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mrouj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026507118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryad Rahman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Frouh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraterno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bordignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.08.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624DSH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mrouj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sobecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ghoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505735v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Charrasse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Abba Moussa" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Poquillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Saint-Omer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Pastore" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adcanc.2026.100175" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05341698v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Morano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vezzio-Vi&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Aissanou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Egger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Aze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.106196" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434023v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Vie" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Hodroj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Garambois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/narcan/zcaf041" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779308v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bienvenu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Burette" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Cantet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Gourdelier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jitendriya Swain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2315481121" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04274749v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.11.015" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04113353v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lescouz&#232;res" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hassen-Khodja" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bordignon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bomont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/emmm.202216267" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496765v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coquelle" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-09308-4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647464v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Bansard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Bouvet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Moutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#233;tan Le Gall" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Giammona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.stemcr.2022.02.005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364397v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mrouj" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuria Andr&#233;s-S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geronimo Dubra" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priyanka Singh" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Sobecki" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2026507118" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798873v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryad Rahman" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600506" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhard Gess" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Altie" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Young" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0354-2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634560v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-015-0270-5" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594290v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Frouh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraterno" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01460434v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bordignon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mones" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rahman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chiron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Peiretti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2013.08.004" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S624DSH7-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04281910v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Reynes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02328718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Mrouj" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sobecki" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Dubra" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Ghoul" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>