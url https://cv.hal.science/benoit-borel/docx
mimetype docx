--- v0 (2026-03-10)
+++ v1 (2026-05-01)
@@ -1648,295 +1648,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03187497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicting the rate of oxygen consumption during the 3-minute constant-rate stair stepping and shuttle tests in people with COPD</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean Bourbeau</w:t>
+                <w:t xml:space="preserve">Evolution of Muscular Oxygenation during a Walking Test in Preterm Children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoey Owen-Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaick Perrochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hermand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Ponthier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fourcade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21037/jtd.2020.03.13⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 227, pp.142-148.e1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678597v1</w:t>
+                <w:t xml:space="preserve">hal-04678535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Muscular Oxygenation during a Walking Test in Preterm Children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fourcade</w:t>
+                <w:t xml:space="preserve">Predicting the rate of oxygen consumption during the 3-minute constant-rate stair stepping and shuttle tests in people with COPD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hayley Lewthwaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emily Koch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnus Ekström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Bourbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Pediatrics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpeds.2020.07.082⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thoracic Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.2489-2498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21037/jtd.2020.03.13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04678535v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04678597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effort Assessment of Stroke Patients in Physiotherapy Session by Accelerometry and Perceived Exertion Score: Preliminary Study</w:t>
               </w:r>
@@ -2945,327 +2945,339 @@
               <w:t xml:space="preserve">PM&amp;R</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 8 (2), pp.97-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pmrj.2015.06.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04678768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of eight forms on multistage field test on performance and physiological responses in wheelchair basketball players</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Exercise training at the crossover point improves bodily and cardiorespiratory data but not quality of life in women with metabolic syndrome.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.M. Lepretre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">B. Borel</w:t>
+                <w:t xml:space="preserve">J Coquart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faupin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Boitel Boitel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Duhamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Matran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05383719v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exercise training at the crossover point improves bodily and cardiorespiratory data but not quality of life in women with metabolic syndrome.</w:t>
+                <w:t xml:space="preserve">Effects of eight forms on multistage field test on performance and physiological responses in wheelchair basketball players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Coquart</w:t>
+                <w:t xml:space="preserve">T. Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Boitel Boitel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoît Borel</w:t>
+                <w:t xml:space="preserve">P.M. Lepretre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Duhamel</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Sports Medicine and Physical Fitness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Physical and Rehabilitation Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 58, pp.e65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.rehab.2015.07.159⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01216410v1</w:t>
+                <w:t xml:space="preserve">hal-05383719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Modified Multistage Field Test on Performance and Physiological Responses in Wheelchair Basketball Players</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Weissland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3310,629 +3322,629 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BioMed Research International </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 21, pp.11 - 7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5604/20831862.1127285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
+                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Weissland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Leprêtre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, pp.380. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2015.00380⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01171607v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison Between 30-15 Intermittent Fitness Test and Multistage Field Test on Physiological Responses in Wheelchair Basketball Players</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+                <w:t xml:space="preserve">Physical activity level among stroke patients hospitalized in a rehabilitation unit.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Daviet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Kammoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Salle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">PM &amp; R : the journal of injury, function, and rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, [Epub ahead of print]</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818603v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01171607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical ventilatory constraints during incremental exercise in healthy and cystic fibrosis children.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gottrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 49 (3), pp.221-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prospective validation of the endurance shuttle walking test in the context of bronchodilation in COPD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donald A Mahler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Nadreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/09031936.00024314⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01061663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Oussaidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3951,113 +3963,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerebral oxygenation during hyperoxia-induced increase in exercise tolerance for untrained men</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Oussaidene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Prieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4066,1803 +4078,1803 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regis Matran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 113 (8), pp.2047-2056. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00421-013-2637-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness of Various Exercise-Testing Protocols to Therapeutic Interventions in COPD</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2013, pp.1-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2013/410748⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247181v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mechanical ventilatory constraints during incremental exercise in healthy and cystic fibrosis children</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beghin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gottrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (3), pp.221-229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.22804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/17483107.2012.756947⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01145760v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05247158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faster pulmonary oxygen uptake kinetics in children vs adults due to enhancements in oxygen delivery and extraction.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effects of synchronous versus asynchronous mode of propulsion on wheelchair basketball sprinting.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Faupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Leclair</w:t>
+                <w:t xml:space="preserve">Christophe Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Berthoin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Watelain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Disability and Rehabilitation: Assistive Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (6), pp.496-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/17483107.2012.756947⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01145762v1</w:t>
+                <w:t xml:space="preserve">hal-01145760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical ventilatory constraints during incremental exercise in healthy and cystic fibrosis children</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Gottrand</w:t>
+                <w:t xml:space="preserve">Faster pulmonary oxygen uptake kinetics in children vs adults due to enhancements in oxygen delivery and extraction.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Berthoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 23 (6), pp.705-12</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05247158v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faster pulmonary oxygen uptake kinetics in children vs adults due to enhancements in oxygen delivery and extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Medicine and Science in Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (6), pp.705-712. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1600-0838.2012.01446.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responsiveness of Various Exercise-Testing Protocols to Therapeutic Interventions in COPD.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steeve Provencher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Saey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Maltais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Pulmonary Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 2013, pp.410748</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time to exhaustion and time spent at a high percentage of VO2max in severe intensity domain in children and adults.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strength and Conditioning Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Journal of Strength and Conditioning Research, 25 (4), pp.1151-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1519/JSC.0b013e3181d32224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03469946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of Measurement of Muscle Deoxygenation in Children During Exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Reguem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.183-194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1123/pes.22.2.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An original field evaluation test for chronic obstructive pulmonary disease population: the six-minute stepper test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Saison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Bart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Grosbois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (1), pp.82-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0269215509343848⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of Child-Specific Aerobic Fitness and Anaerobic Capacity by the Use of the Power-Time Relationships Constants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Baquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (3), pp.454-466. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/pes.22.3.454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility of measurement of muscle deoxygenation in children during exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Banquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 22 (2), pp.183-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01159473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correspondences between continuous and intermittent exercises intensities in healthy prepubescent children</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Beghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Berthoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Physiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 108 (5), pp.977-985. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00421-009-1296-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05247225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Puissance critique de l’enfant prépubère et de l’adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Mucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Baquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; Sports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Science &amp; Sports, 23 (5), pp.252-254. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scispo.2007.06.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5872,348 +5884,348 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge du patient obèse par l’APA en centre et à domicile via le téléexercice : effets sur la perception du corps et l’estime de soi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruc Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavernier Jessica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès international de l’ACAPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Reims (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d’un suivi de 4 semaines par téléexercice chez le patient obèse lors du retour à domicile.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iouri Bernache-Assollant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruc Frédéric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christen Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tavernier Jessica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIème Journées d’Études Francophones en Activité Physique Adaptée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'activité physique dans la prise en charge de la mucoviscidose.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assemblée Générale de la Délégation Territoriale du Limousin – Vaincre la Mucoviscidose.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vaincre la mucoviscidose, Apr 2015, limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01145756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6223,142 +6235,142 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17 : Les maladies respiratoires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Fabre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Bougault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Desiris. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enfant et l'activité physique - de la théorie à la pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.437, 2014, L'enfant et l'activité physique - De la théorie à la pratique, 978-2-36403-063-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03029167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId189"/>
+      <w:footerReference w:type="default" r:id="rId190"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6505,51 +6517,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ape.2022.124027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678597v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Lewthwaite" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Koch" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hamilton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourbeau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2020.03.13" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.05916-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coquart" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel Boitel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duhamel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Matran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145758v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061663v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pepin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Mahler" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nadreau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maltais" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00024314" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247181v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saey" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410748" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145762v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclair" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthoin" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carter" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247158v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22804" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPPNQ3G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247191v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclair" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoin" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carter" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2012.01446.x" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3BMD23M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145759v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Carter" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d32224" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247221v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reguem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.2.183" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247222v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215509343848" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247217v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.3.454" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159473v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Banquet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247225v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1296-y" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27JLVQQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462714v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.013" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24JVGRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119290v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruc Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Cl&#233;ment" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavernier Jessica" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126264v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145756v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05078130v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mandigout" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Borel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anaick Perrochon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Gallou-Guyoy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247090v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle de Serres-Lafontaine" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Sebiyo Batcho" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/japa.2024-0062" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Younes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandigout" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Robin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Borel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmed.2024.107662" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678507v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Barrero" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Armando Chaparro Obando" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Dupuy-Grasset" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Languepin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7752/jpes.2024.05123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04674574v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodeline Telfils" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gelineau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Daviet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Lacroix" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph20105908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193035v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-04193041v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Goubeau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sombardier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00084174221148037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710924v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Guediri" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chaparro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxence Compagnat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MRR.0000000000000529" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038742v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Borel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876554v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bonis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ape.2022.124027" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226605v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Kammoun" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Salle" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2020.11.001" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187497v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoey Owen-Jones" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hermand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Ponthier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Fourcade" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpeds.2020.07.082" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678535v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678597v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayley Lewthwaite" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Koch" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus Ekstr&#246;m" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Hamilton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Bourbeau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21037/jtd.2020.03.13" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-02189312v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5535/arm.2019.43.3.262" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01882883v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13063-017-2410-9" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678759v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Coquart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duhamel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regis Matran" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23736/S0022-4707.16.05916-8" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033903v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Astier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Watelain" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Weissland" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2016.08.002" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818606v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Faupin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Berthoin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/245378" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247144v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Matran" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000000674" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01141369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678768v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;yves Salle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmrj.2015.06.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6VL1ZV08-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01216410v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coquart" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boitel Boitel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Duhamel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Matran" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383719v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Weissland" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M. Lepretre" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faupin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rehab.2015.07.159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-792KJW23-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5604/20831862.1127285" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818603v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2015.00380" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01171607v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145758v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leclair" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Thevenet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beghin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gottrand" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01061663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Pepin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald A Mahler" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nadreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Maltais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/09031936.00024314" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145761v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Oussaidene" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Prieur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bougault" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206140v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bougault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-013-2637-4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/80A15D213BA527A836C1B4CEF6C44F53FF983E03/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247181v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steeve Provencher" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Saey" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2013/410748" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247158v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.22804" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7CPPNQ3G-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145760v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Meyer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gorce" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/17483107.2012.756947" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145762v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Leclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berthoin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Thevenet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Carter" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247191v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthoin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Thevenet" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Carter" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0838.2012.01446.x" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z3BMD23M-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145759v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03469946v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mucci" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baquet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Carter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1519/JSC.0b013e3181d32224" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247221v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reguem" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.2.183" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247222v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Fabre" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Saison" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0269215509343848" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247217v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.22.3.454" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01159473v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Banquet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247225v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00421-009-1296-y" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-27JLVQQ4-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03462714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2007.06.013" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J24JVGRT-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119290v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Schneider" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iouri Bernache-Assollant" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruc Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christen Cl&#233;ment" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tavernier Jessica" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126264v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-01145756v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03029167v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>