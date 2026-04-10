--- v0 (2026-03-20)
+++ v1 (2026-04-10)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>