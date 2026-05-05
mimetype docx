--- v1 (2026-04-10)
+++ v2 (2026-05-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>