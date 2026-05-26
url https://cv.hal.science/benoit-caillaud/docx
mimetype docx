--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.90163934426px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Caillaud </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Methods for handling mode changes in multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahao Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-9603, Inria. 2026, pp.61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385651v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Structural Analysis of Multimode Modelica Models: Towards the Generation of Correct Simulation Code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9459, Inria Rennes - Bretagne Atlantique. 2022, pp.1-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03580636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multimode DAE Systems: summary of results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9387, Inria Rennes – Bretagne Atlantique. 2021, pp.27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104030v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Mathematical Foundations of Physical Systems Modeling Languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9334, Inria. 2020, pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02521747v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit Structural Analysis of Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-9322, Inria Rennes - Bretagne Atlantique; IRISA, Université de Rennes. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02476541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8933, Inria. 2017, pp.1-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01343967v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Methodology and Application cases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8760, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for Systems Design: Theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8759, Inria Rennes Bretagne Atlantique; INRIA. 2015, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01178467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the index of multi-mode DAE Systems (also called Hybrid DAE Systems)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8630, Inria. 2014, pp.30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01084069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8147, INRIA. 2012, pp.65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00757488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7928, INRIA. 2012, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00696151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-8030, INRIA. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00721049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical abstraction and model-checking of large heterogeneous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-7238, INRIA. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00466158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Design Methodology with Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6993, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00404304v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6899, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00375098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional Reasoning on (Probabilistic) Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6970, INRIA. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00398985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Model for Probabilistic Reasoning on Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6719, INRIA. 2008, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00337538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Generic Model of Contracts for Embedded Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-6214, INRIA. 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00153477v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] PI 1730, 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00000175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrent Secrets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Borzyszkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5771, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional synthesis of latency-insensitive systems from multi-clocked synchronous specifications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Ouy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5610, INRIA. 2005, pp.22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00070397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in synchronous systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-5110, INRIA. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modular system development with pullbacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marek Bednarczyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Bernardinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wieslaw Pawlowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Pomello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4828, INRIA. 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00071758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDL: A Semantics Backbone for UML Dynamic Diagrams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jézéquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-4003, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HMSCs en tant que spécifications partielles et leurs complétions dans les réseaux de Petri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Darondeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Lesventes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3970, INRIA. 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Synchrony to Asynchrony</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3641, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchic Normal Forms for Desynchronization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3822, INRIA. 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00072836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BDl, A Language of Distributed Reactive Objects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Talpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Bouziane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3353, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Effective Equivalence for Sets of Scenarios Represented by HMSCs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Hélouët</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-3499, INRIA. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synet : un outil de synthèse de réseaux de Petri bornés, applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] RR-3155, INRIA. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00073534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributing Automata for Asynchronous Networks of Processors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Girault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2341, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring Concurrency of Regular Distributed Computations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-2394, INRIA. 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00074281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correctness of automated distribution of sequential programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bareau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Jard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René Thoraval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1724, INRIA. 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00076963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The superimposition of ESTELLE programs : a tool for the implementation of observation and control algorithms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] RR-1102, INRIA. 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00075457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking the Modular Structural Analysis Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 - 16th International Modelica &amp; FMI Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ulf Christian Müller; Dirk Zimmer, Sep 2025, Lucerne, Switzerland. pp.1-14, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp218175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05257001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEPROCESS 2024 - 12th IFAC Symposium on Fault Detection, Supervision and Safety for Technical Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFAC, Jun 2024, Ferrara, Italy. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2024.07.219⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04803147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the separate compilation of Modelica: modularity and interfaces for the index reduction of incomplete DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2023 - 15th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Aachen, Germany. pp.10, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04295096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handling Multimode Models and Mode Changes in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelica 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp21181507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reduced Index Mode-Independent Structure Model Transformation for Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03320499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compile-Time Impulse Analysis in Modelica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MODELICA 2021 - 14th International Modelica Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Linköping, Sweden. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Algebra of Deterministic Propositional Acceptance Automata (DPAA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDL 2020 - Forum on specification &amp; Design Languages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Kiel, Germany. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implicit structural analysis of multimode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney New South Wales Australia, France. pp.1-11, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3365365.3382201⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02572879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural Analysis of Multi-Mode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 20th International Conference on Hybrid Systems: Computation and Control, {HSCC} 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Pittsburgh, PA, United States. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3049797.3049806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01521918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation of Hybrid Dynamical Systems with the Functional Mock-Up Interface 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Japanese Modelica Conferences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Modelon and Modelica Association May 2016, Tokyo, Japan. pp.95-105, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp1612495⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chattering-Free Simulation for Hybrid Dynamical Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Duracz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yingfu Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Taha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE International Conference on Computational Science and Engineering, IEEE International Conference on Embedded and Ubiquitous Computing, and International Symposium on Distributed Computing and Applications to Business, Engineering and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Paris, France. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CSE-EUC-DCABES.2016.217⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01365875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Observations to Collaborative Simulation: Application to Surgical Training</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> ICAT-EGVE 2016 - International Conference on Artificial Reality and Telexistence, Eurographics Symposium on Virtual Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Little Rock, Arkansas, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01391776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Simulation for Hybrid Systems Chattering Path Avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 56th Conference on Simulation and Modelling (SIMS 56)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Linköping University, Oct 2015, Linköping, Sweden. pp.175-185, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3384/ecp15119175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01247074v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Domain Globalization: Using Languages to Support Technical and Social Coordination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deantoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert France</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Karsai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Dagstuhl Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Dagstuhl, Germany. pp.70-87, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-26172-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Regularization of Chattering Executions in Real Time Simulation of Hybrid Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Aljarbouh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Baltic Young Scientists Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universität Rostock, Jul 2015, Tallinn, Estonia. pp.49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01246853v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops in Hybrid Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC '14: International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Berlin, Germany. pp.13, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2562059.2562125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01093388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surgical Process Mining with Test and Flip Net Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Application of Region Theory (ART)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Barcelona, Spain. pp.43-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring Reachability by Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Colloquium on Theoretical Aspects of Computing (ICTAC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IIIT Bangalore, Sep 2012, Bangalore, India. pp.213-227</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of Interface Theories to the Separate Compilation of Synchronous Programs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51st IEEE Conference on Decision and Control (CDC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jay A. Farrell, Dec 2012, Maui, Hawaii, United States. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2012.6426437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Divide and recycle: types and compilation for a hybrid synchronous language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the ACM SIGPLAN/SIGBED 2011 conference on Languages, compilers, and tools for embedded systems, LCTES 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Chicago, IL, United States. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1967677.1967687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hybrid synchronous language with hierarchical automata: Static typing and translation to synchronous code</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMSOFT 2011 - Embedded Software</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Taipei, Taiwan. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2038642.2038664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Stochastic Systems.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Application of Concurrency to System Design (ACSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Fundamentals of Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">49th IEEE Conference on Decision and Control (CDC 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Atlanta, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical Abstraction and Model-Checking of Large Heterogeneous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ananda Basu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saddek Bensalem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marius Bozga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint 12th IFIP WG 6.1 International Conference on Formal Methods for Open Object-Based Distributed Systems (FMOODS) / 30th IFIP WG 6.1 International Conference on Formal Techniques for Networked and Distributed Systems (FORTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Amsterdam, Netherlands. pp.32-46, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-13464-7_4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554321v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositional design methodology with constraint Markov chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QEST 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Williamsburg, Virginia, United States. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/QEST.2010.23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00591578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why are modalities good for Interface Theories?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 9th International Conference on Application of Concurrency to System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Robert Lorenz, Jul 2009, Augsburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00389051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modal Interfaces: Unifying Interface Automata and Modal Specifications.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. 9th International Conference on Embedded Software (EMSOFT'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causality and Scheduling Constraints in Heterogeneous Reactive Systems Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca P. Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods for Components and Objects: Second International Symposium, FMCO 2003</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Leiden, The Netherlands, pp.1-16, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/b100112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00001058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pacti: Assume-Guarantee Contracts for Efficient Compositional Analysis and Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inigo Incer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apurva Badithela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josefine B Graebener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piergiuseppe Mallozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayush Pandey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Cyber-Physical Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3704736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04806971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Algorithms for the Structural Analysis of Multimode Modelica Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (17), pp.1-63. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11172755⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03768331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unveiling the implicit knowledge, one scenario at a time</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Lécuyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Lamercerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Reuzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Visual Computer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00371-020-01904-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mathematical foundations of physical systems modeling languages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Reviews in Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 50, pp.72-118. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.arcontrol.2020.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03045498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning procedural skills with a virtual reality simulator An acceptability study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nurse Education Today</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 79, pp.153-160. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nedt.2019.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02150192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Building a Hybrid Systems Modeler on Synchronous Languages Principles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Colaço</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Pasteur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the IEEE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Design Automation for Cyber-Physical Systems, 106 (9), pp.1568 - 1592. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPROC.2018.2858016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-based Analysis of Causality Loops in Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Analysis: Hybrid Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 26, pp.168-189. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nahs.2017.04.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549183v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthesis and Simulation of Surgical Process Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Claude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Gouranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Gibaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studies in Health Technology and Informatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 220, pp.63--70. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/978-1-61499-625-5-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01300990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-standard semantics of hybrid systems modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Computer and System Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, In Commemoration of Amir Pnueli, 78 (3), pp.877-910. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcss.2011.08.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00766726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probabilistic Contracts : A Compositional Reasoning Methodology for the Design of Systems with Stochastic and/or non-Deterministic Aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (1), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-010-0107-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constraint Markov Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Delahaye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Guldstrand Larsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikkel L. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theoretical Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 412 (34), pp.4373-4404. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tcs.2011.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mind the gap: Expanding communication options in decentralized discrete-event control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie S. L. Ricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automatica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47 (11), pp.2364-2372. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.automatica.2011.08.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Modal Interface Theory for Component-based Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Badouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axel Legay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamenta Informaticae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 108 (1-2), pp.119-149. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3233/FI-2011-416⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00554283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composing Heterogeneous Reactive Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Carloni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Caspi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Sangiovanni-Vincentelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Embedded Computing Systems (TECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 7 (4, x-editorial-board = yes, x-international-audience = yes), </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/1376804.1376811⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concurrency in Synchronous Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dumitru Potop-Butucaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formal Methods in System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 28 (2), pp.111-130. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10703-006-7844-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00124252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compositionality in dataflow synchronous languages: specification & distributed code generation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Le Guernic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 163 (1), pp.125-171. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1006/inco.2000.9999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00543297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Diagnosability Analysis of Multi-Mode Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatemeh Hashemniya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Frisk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mattias Krysander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Hybrid Automata to DAE-Based Modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Principles of Systems Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13660, Springer Nature Switzerland, pp.3-20, 2022, Lecture Notes in Computer Science, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-22337-2_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Mode DAE Models - Challenges, Theory and Implementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hilding Elmqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalil Ghorbal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Otter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computing and Software Science: State of the Art and Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LNCS-10000, Springer, pp.283-310, 2019, Lecture Notes in Computer Science, 978-3-319-91907-2. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-91908-9_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synchronous Interfaces and Assume/Guarantee Contracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luca Aceto; Giorgio Bacci; Giovanni Bacci; Anna Ingólfsdóttir; Radu Mardare. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Models, Algorithms, Logics and Tools - Essays Dedicated to Kim Guldstrand Larsen on the Occasion of His 60th Birthday</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10460, Springer, pp.233-248, 2017, Theoretical Computer Science and General Issues, 978-3-319-63121-9. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-63121-9_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Viewpoint State Machines for Rich Component Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pieter Mosterman and Gabriela Nicolescu. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Model-Based Design of Heterogeneous Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inria-00555728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo: IsamDAE, an Implicit Structural Analysis Tool for Multimode DAE Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathias Malandain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Thibault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HSCC 2020 - 23rd ACM International Conference on Hybrid Systems: Computation and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Sydney, Australia. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02545380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Simulation and Training Procedural Skills: User experience and acceptability of a virtual reality simulator for scrub nurses in neurosurgery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Stéphanie Bracq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Michinov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Arnaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Audinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Meeting on Simulation in Healthcare (IMSH)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2019, San Antonio, TX, United States. 36, pp.1, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contracts for System Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dejan Nickovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Passerone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Raclet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Now Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 12 (2-3), pp.124-400, 2018, Foundations and Trends® in Electronic Design Automation, 978-1-68083-402-4. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1561/1000000053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Type-Based Analysis of Causality Loops In Hybrid Systems Modelers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Pagano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semantics of multi-mode DAE systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Benveniste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothy Bourke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Pouzet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00938891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId212"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05385651v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Benveniste" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Caillaud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahao Chen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ghorbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Malandain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03580636v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Caillaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03104030v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02521747v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02476541v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Thibault" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01343967v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilding Elmqvist" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Otter" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dejan Nickovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Passerone" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Raclet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01178467v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084069v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pouzet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00757488v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00696151v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00721049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00466158v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ananda Basu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddek Bensalem" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Bozga" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Delahaye" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00404304v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Guldstrand Larsen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Legay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel L. Pedersen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00375098v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badouel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00398985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00337538v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00153477v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000175v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Talpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dumitru Potop-Butucaru" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Ouy" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070249v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Bednarczyk" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej Borzyszkowski" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Darondeau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00070397v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071472v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071758v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bernardinello" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wieslaw Pawlowski" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Pomello" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072641v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J&#233;z&#233;quel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072678v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c H&#233;lou&#235;t" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lesventes" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073032v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Guernic" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00072836v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073336v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Bouziane" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073186v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00073534v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074336v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Caspi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Girault" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00074281v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bareau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Thoraval" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00076963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00075457v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05257001v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp218175" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04803147v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatemeh Hashemniya" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Frisk" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mattias Krysander" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2024.07.219" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04295096v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp204" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281410v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp21181507" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03320499v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03281394v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971772v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Lamercerie" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02572879v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3365365.3382201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01521918v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3049797.3049806" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247008v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Aljarbouh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp1612495" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365875v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Duracz" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yingfu Zeng" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Taha" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CSE-EUC-DCABES.2016.217" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391776v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Claude" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gouranton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gibaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jannin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247074v4" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp15119175" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234653v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deantoni" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Brun" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert France" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Karsai" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-26172-0_5" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01246853v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01093388v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Pagano" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2562059.2562125" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00872284v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766735v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766793v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2012.6426437" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654112v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1967677.1967687" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654113v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2038642.2038664" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554297v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554271v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554321v2" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-13464-7_4" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00591578v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/QEST.2010.23" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00389051v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555742v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00001058v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca P. Carloni" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Sangiovanni-Vincentelli" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b100112" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04806971v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inigo Incer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Apurva Badithela" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josefine B Graebener" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piergiuseppe Mallozzi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayush Pandey" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3704736" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03768331v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11172755" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02879083v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien L&#233;cuyer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reuzeau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Arnaldi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-020-01904-7" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03045498v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcontrol.2020.08.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02150192v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-St&#233;phanie Bracq" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Michinov" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nedt.2019.05.026" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01879026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Cola&#231;o" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Pasteur" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2018.2858016" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01549183v2" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nahs.2017.04.004" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01300990v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-625-5-63" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00766726v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcss.2011.08.009" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554307v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-010-0107-8" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-CWV3FRS3-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654003v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2011.05.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W81ZFBMJ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00654110v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie S. L. Ricker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2011.08.040" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BJXQ9PXR-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00554283v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2011-416" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555841v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Carloni" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1376804.1376811" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00124252v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10703-006-7844-8" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00543297v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/inco.2000.9999" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04361934v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921708v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-22337-2_1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02333603v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91908-9_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01616369v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-63121-9_12" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555728v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02545380v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123682v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Audinot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01971429v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nowpublishers.com/article/Details/EDA-053" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1561/1000000053" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938866v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00938891v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>